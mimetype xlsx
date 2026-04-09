--- v1 (2026-02-13)
+++ v2 (2026-04-09)
@@ -1,1081 +1,1592 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\sefcik\Documents\Šablony_průřezové\Revize-SUP2\doplněné_Ivetou\už_na_webu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\PALANOVA2\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7385969F-8FA2-4763-9D8C-7B93F5BB66A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF360053-12CA-4E9C-99C6-7EBE9AC482AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="16080" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="VODA" sheetId="1" r:id="rId1"/>
+    <sheet name="Příloha Sucho" sheetId="3" r:id="rId1"/>
+    <sheet name="List2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Příloha Sucho'!$A$1:$D$24</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D10" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="B12" i="1" l="1"/>
+  <c r="D9" i="3" l="1"/>
+  <c r="D8" i="3"/>
+  <c r="D7" i="3"/>
+  <c r="A14" i="3" l="1"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="16">
   <si>
     <r>
-      <t xml:space="preserve">projekt </t>
+      <t xml:space="preserve"> PŘÍLOHA S - POSOUZENÍ SUCHO
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Přílohu vyplňte v případě, že vaše provozovna </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <i/>
+        <u/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>nelze</t>
+      <t>není připojena na veřejný vodovod</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <i/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> podpořit</t>
+      <t xml:space="preserve"> a využívá vlastní zdroj povrchové, podzemní nebo srážkové vody</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>.</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">projekt </t>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000099"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Název firmy </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="12"/>
+        <color rgb="FF000099"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>lze</t>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> podpořit</t>
+      <t>(Pro fyzickou osobu vyplňtě jméno a příjmení)</t>
     </r>
   </si>
   <si>
-    <t>Každý zdroj vody uveďte do samostatného řádku.</t>
-[...5 lines deleted...]
-    <t>Návod k vyplnění</t>
+    <t>IČO</t>
   </si>
   <si>
     <t>Název projektu</t>
   </si>
   <si>
-    <t>Žadatel</t>
-[...34 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">Zdroj vody 
+      <t xml:space="preserve">Jaký zdroj vody ve vaší provozovně používáte?
 </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...2 lines deleted...]
-        <rFont val="Arial"/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF000099"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>(vyberte typ z roletky)</t>
+      <t>(Níže vyberte všechny zdroje)</t>
+    </r>
+  </si>
+  <si>
+    <t>Jaký je podíl zdroje na celkové spotřebě (%)?</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000099"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Koeficient ohrožení suchem - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000099"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>klikněte na mapu níže</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000099"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>, vyberte vaši oblast a opiště hodnotu koeficientu.</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Podíl zdroje na spotřebě </t>
-[...32 lines deleted...]
-      <t xml:space="preserve">Faktor ohrožení 
+      <t xml:space="preserve">Hodnota faktoru ohrožení
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF000099"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>[1] x [2] = [3]</t>
+      <t>(Dopočítá se automaticky)</t>
     </r>
   </si>
   <si>
-    <t>Příloha S - posouzení Sucho</t>
+    <t>Povrchová voda (rybník, potok, řeka apod.)</t>
+  </si>
+  <si>
+    <t>Podzemní voda (vrt, studna apod.)</t>
+  </si>
+  <si>
+    <t>Vyberte ze seznamu</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">↓ Mapa ohrožení suchem
+ Klikněte na mapu 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="16"/>
+        <color theme="0"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Jednotlivé obce jsou čitelné po zvětšení)</t>
+    </r>
+  </si>
+  <si>
+    <t>Celkové hodnocení projektu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum </t>
+  </si>
+  <si>
+    <t>Podpis žadatele</t>
+  </si>
+  <si>
+    <t>Srážková voda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000099"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000099"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF000099"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF000099"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Arial"/>
+      <color rgb="FF000099"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <i/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <charset val="238"/>
-[...19 lines deleted...]
-      <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...52 lines deleted...]
-      <sz val="10"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Arial"/>
-[...22 lines deleted...]
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="-0.249977111117893"/>
+        <fgColor rgb="FF000099"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF0000"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
-[...5 lines deleted...]
-        <fgColor theme="2" tint="-0.249977111117893"/>
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-      <right style="thin">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection hidden="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection hidden="1"/>
-[...55 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection hidden="1"/>
-[...3 lines deleted...]
-      <protection hidden="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hypertextový odkaz" xfId="1" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="14">
     <dxf>
       <font>
-        <color rgb="FF9C0006"/>
+        <color theme="0" tint="-0.14999847407452621"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFC7CE"/>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF9C0006"/>
+        <color theme="0" tint="-0.14996795556505021"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFC7CE"/>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FF006100"/>
+        <color theme="2" tint="-9.9948118533890809E-2"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FFC6EFCE"/>
+          <bgColor theme="2" tint="-9.9948118533890809E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...11 lines deleted...]
-        <scheme val="none"/>
+        <color theme="2" tint="-9.9948118533890809E-2"/>
       </font>
       <fill>
-        <patternFill patternType="none">
-[...1 lines deleted...]
-          <bgColor auto="1"/>
+        <patternFill>
+          <bgColor theme="2" tint="-9.9948118533890809E-2"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...6 lines deleted...]
-        <scheme val="none"/>
+        <color theme="2" tint="-9.9948118533890809E-2"/>
       </font>
       <fill>
-        <patternFill patternType="none">
-[...1 lines deleted...]
-          <bgColor auto="1"/>
+        <patternFill>
+          <bgColor theme="2" tint="-9.9948118533890809E-2"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...10 lines deleted...]
-      <protection locked="0" hidden="1"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...11 lines deleted...]
-        <scheme val="none"/>
+        <color theme="0" tint="-0.14999847407452621"/>
       </font>
-      <numFmt numFmtId="13" formatCode="0%"/>
       <fill>
-        <patternFill patternType="none">
-[...1 lines deleted...]
-          <bgColor auto="1"/>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <protection locked="0" hidden="1"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...6 lines deleted...]
-        <scheme val="none"/>
+        <color theme="0" tint="-0.14996795556505021"/>
       </font>
       <fill>
-        <patternFill patternType="none">
-[...1 lines deleted...]
-          <bgColor auto="1"/>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...10 lines deleted...]
-      <protection locked="0" hidden="1"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...6 lines deleted...]
-        <scheme val="none"/>
+        <color theme="0" tint="-0.14999847407452621"/>
       </font>
       <fill>
-        <patternFill patternType="none">
-[...1 lines deleted...]
-          <bgColor auto="1"/>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
-      <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
-        <b/>
-[...11 lines deleted...]
-        <scheme val="none"/>
+        <color theme="0" tint="-0.14996795556505021"/>
       </font>
       <fill>
-        <patternFill patternType="none">
-[...1 lines deleted...]
-          <bgColor auto="1"/>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...10 lines deleted...]
-      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.14999847407452621"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0" tint="-0.14996795556505021"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF000099"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suchovkrajine.cz/nastroje/vodni-audit/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suchovkrajine.cz/nastroje/vodni-audit/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>248503</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>291044</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>172798</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>4322</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1400361</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>553383</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Obrázek 2">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        <xdr:cNvPr id="2" name="Obrázek 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B70628F-85A7-468C-8CBE-4348532CB110}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5027551" y="3445590"/>
-          <a:ext cx="3411905" cy="2066667"/>
+          <a:off x="291044" y="172798"/>
+          <a:ext cx="1112492" cy="380585"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
-[...5 lines deleted...]
-        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>41224</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>3075</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>729</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>15875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Obrázek 2">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47FAD809-275D-4E37-9315-AD9948286445}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6165799" y="4679850"/>
+          <a:ext cx="3779030" cy="2194025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="34925">
+          <a:solidFill>
+            <a:srgbClr val="000099"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>3816349</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>104402</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>576916</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="4" name="Přímá spojnice se šipkou 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A34039E-680B-4A6F-9890-D466DB489B72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="9945967" y="6222814"/>
+          <a:ext cx="604184" cy="19423"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:srgbClr val="000099"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>595592</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>27828</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2572456</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>163793</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="5" name="Skupina 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6BF9D5B-66E6-4675-A28B-67F43F43A6FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="10120592" y="5294593"/>
+          <a:ext cx="1910189" cy="2007347"/>
+          <a:chOff x="3954070" y="1605645"/>
+          <a:chExt cx="5290182" cy="5010150"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="6" name="Obrázek 5" descr="Obsah obrázku text, květina&#10;&#10;Obsah generovaný pomocí AI může být nesprávný.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC456431-C428-0BF4-502F-3A8EA7800017}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="3954070" y="1605645"/>
+            <a:ext cx="5290182" cy="5010150"/>
+          </a:xfrm>
+          <a:prstGeom prst="flowChartConnector">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="7" name="Šipka: doleva 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DFD55B9-32D1-D4F3-D8D3-508B775BE863}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="6474439" y="4498065"/>
+            <a:ext cx="710004" cy="204395"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00358D"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00358D"/>
+            </a:solidFill>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="cs-CZ"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="cs-CZ"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="8" name="TextovéPole 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42ECCFD1-3DCF-FFFA-17E6-F496A2484B13}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="7158372" y="3707623"/>
+            <a:ext cx="1805245" cy="360613"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="cs-CZ"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="900" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00358D"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Koeficient ohrožení suchem</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office 2013–2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 –⁠ 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 –⁠ 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1137,51 +1648,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 –⁠ 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1279,331 +1790,783 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:E19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1DC75DB-C5AC-4895-89CE-6B3ED10E410B}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F29"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:D4"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="45.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="46.5703125" customWidth="1"/>
+    <col min="2" max="2" width="41.140625" customWidth="1"/>
+    <col min="3" max="3" width="55.140625" customWidth="1"/>
+    <col min="4" max="4" width="37.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:5" ht="15" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="1" spans="1:6" ht="51.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="23" t="s">
+        <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="25"/>
+    </row>
+    <row r="2" spans="1:6" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="21"/>
+      <c r="C2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="22"/>
+    </row>
+    <row r="3" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="26"/>
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+    </row>
+    <row r="4" spans="1:6" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+    </row>
+    <row r="5" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="26"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+    </row>
+    <row r="6" spans="1:6" ht="38.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+    </row>
+    <row r="7" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="14"/>
+      <c r="C7" s="15"/>
+      <c r="D7" s="16">
+        <f>B7*C7</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+    </row>
+    <row r="8" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="14"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="16">
+        <f t="shared" ref="D8:D9" si="0">B8*C8</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+    </row>
+    <row r="9" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="8"/>
+      <c r="B10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+    </row>
+    <row r="11" spans="1:6" ht="71.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="8"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="35"/>
+      <c r="B13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+    </row>
+    <row r="14" spans="1:6" ht="57.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="str">
+        <f>IF(SUM(D7:D9)=0,"NEJSOU VYPLNĚNA DATA",IF(SUM(D7:D9)&lt;9,"PROJEKT LZE PODPOŘIT","PROJEKT NELZE PODPOŘIT"))</f>
+        <v>NEJSOU VYPLNĚNA DATA</v>
+      </c>
+      <c r="B14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="8"/>
+      <c r="B15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="8"/>
+      <c r="B16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="8"/>
+      <c r="B17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="8"/>
+      <c r="B18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="8"/>
+      <c r="B19" s="8"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="8"/>
+      <c r="B20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="8"/>
+      <c r="B21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="8"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="8"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+    </row>
+    <row r="24" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="10">
+        <v>15</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="12"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="NQIsWlaRJmm5n6V2IFRnp8suCL92Ir9XsKgOrTj079pOjYR2XtHpNg82kIztvsKZaFA65NKuTBvo8ZI0uxvOcQ==" saltValue="ZvM0fjAhHCeZ4wxcEVDPsw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="6">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="A12:A13"/>
+  </mergeCells>
+  <conditionalFormatting sqref="A2:A6">
+    <cfRule type="expression" dxfId="13" priority="13">
+      <formula>#REF!="Ano"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="12" priority="14">
+      <formula>#REF!="Vyberte ze seznamu"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A14">
+    <cfRule type="expression" dxfId="11" priority="3">
+      <formula>$A$14="Nejsou vyplněna data"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="10" priority="7">
+      <formula>$A$14="PROJEKT LZE PODPOŘIT"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="9" priority="8">
+      <formula>$A$14="PROJEKT NELZE PODPOŘIT"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A24">
+    <cfRule type="expression" dxfId="8" priority="1">
+      <formula>#REF!="Ano"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="7" priority="2">
+      <formula>#REF!="Vyberte ze seznamu"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B6:D6">
+    <cfRule type="expression" dxfId="6" priority="9">
+      <formula>#REF!="Ano"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="5" priority="10">
+      <formula>#REF!="Vyberte ze seznamu"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B7:D7">
+    <cfRule type="expression" dxfId="4" priority="6">
+      <formula>$A$7="Vyberte ze seznamu"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8:D8">
+    <cfRule type="expression" dxfId="3" priority="5">
+      <formula>$A$8="Vyberte ze seznamu"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B9:D9">
+    <cfRule type="expression" dxfId="2" priority="4">
+      <formula>$A$9="Vyberte ze seznamu"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C2">
+    <cfRule type="expression" dxfId="1" priority="11">
+      <formula>#REF!="Ano"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="12">
+      <formula>#REF!="Vyberte ze seznamu"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="48" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B22C5D6D-82CC-49BF-AAD5-4D34D9B6A4AC}">
+          <x14:formula1>
+            <xm:f>List2!$B$2:$B$5</xm:f>
+          </x14:formula1>
+          <xm:sqref>A7:A9</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B02B6A3-8506-4375-8699-032B097AC69A}">
+  <dimension ref="B2:B5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C9" sqref="C9:C11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="37.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="25"/>
-[...48 lines deleted...]
-      <c r="E9" s="1" t="s">
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
-[...91 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="9pS0QMDI2C7nZsBSCNzkXRHOrHAuTmZXNtdx7kCaWDg77X4x0JXd0fB7luBC80oIWkNFfnISiQ2wWiYY01Gscw==" saltValue="BG3q6hUnr+Gft73HGyQYOQ==" spinCount="100000" sheet="1" formatRows="0" selectLockedCells="1"/>
-[...44 lines deleted...]
-  </tableParts>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101006707560A53286E4BAC0029C9FB1C3CEE" ma:contentTypeVersion="10" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="e741534334d984ceb3bd0e3e8289edb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ab7df120-7284-411b-8519-0b871aa786fd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49973195d8b4eee641b787184bc0eb27" ns1:_="" ns2:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="ab7df120-7284-411b-8519-0b871aa786fd"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="16" nillable="true" ma:displayName="Vlastnosti zásad jednotného dodržování předpisů" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="17" nillable="true" ma:displayName="Akce uživatelského rozhraní zásad jednotného dodržování předpisů" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ab7df120-7284-411b-8519-0b871aa786fd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7E27656-EAC8-4EB8-8E88-0FDA64413340}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="ab7df120-7284-411b-8519-0b871aa786fd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E18EF4-EA21-4962-B26C-434723C57A09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ab7df120-7284-411b-8519-0b871aa786fd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87EC7B37-2ABE-40FB-BF3F-87CB9D290765}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>VODA</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Příloha Sucho</vt:lpstr>
+      <vt:lpstr>List2</vt:lpstr>
+      <vt:lpstr>'Příloha Sucho'!Oblast_tisku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jan Hlaváček</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Palánová Markéta Bc.</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="IX_BARCODE">
-    <vt:lpwstr>*000000000*</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006707560A53286E4BAC0029C9FB1C3CEE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="IX_DOC_TYPE">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9cdfe1c1-b1b6-43c7-bd25-dc909155e0b9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_SetDate">
-    <vt:lpwstr>2025-12-29T15:20:11Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9cdfe1c1-b1b6-43c7-bd25-dc909155e0b9_SetDate">
+    <vt:lpwstr>2026-02-19T11:03:56Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_Method">
-    <vt:lpwstr>Privileged</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9cdfe1c1-b1b6-43c7-bd25-dc909155e0b9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_Name">
-    <vt:lpwstr>Veřejná informace</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9cdfe1c1-b1b6-43c7-bd25-dc909155e0b9_Name">
+    <vt:lpwstr>Interní informace</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9cdfe1c1-b1b6-43c7-bd25-dc909155e0b9_SiteId">
     <vt:lpwstr>4d1a3907-6ad7-4739-80b5-b7ed4066a30b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_ActionId">
-    <vt:lpwstr>67e7044d-70bc-4df0-876c-a25e4b881618</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9cdfe1c1-b1b6-43c7-bd25-dc909155e0b9_ActionId">
+    <vt:lpwstr>95282495-d337-4fff-b1ab-7079f4f17fc0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_9cdfe1c1-b1b6-43c7-bd25-dc909155e0b9_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_Tag">
-    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_9cdfe1c1-b1b6-43c7-bd25-dc909155e0b9_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>