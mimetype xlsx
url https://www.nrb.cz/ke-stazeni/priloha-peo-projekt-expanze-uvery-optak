--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\sefcik\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\fricova\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50961B89-6CC4-4850-BD3E-F093D14354A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69F15AFA-FD88-4C47-BEA2-82F644DA2189}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="projekt" sheetId="1" r:id="rId1"/>
     <sheet name="_vst" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">projekt!$A$61:$AO$62</definedName>
     <definedName name="kategorie">_vst!$AN$2:$AN$14</definedName>
     <definedName name="měna">_vst!$AP$2:$AP$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">projekt!$A$1:$AO$173</definedName>
     <definedName name="vyrobky">_vst!#REF!</definedName>
     <definedName name="zadatel">_vst!#REF!</definedName>
     <definedName name="zamereni">_vst!$AQ$2:$AQ$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -1727,438 +1727,438 @@
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...32 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...44 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Čárka" xfId="1" builtinId="3"/>
     <cellStyle name="Hypertextový odkaz" xfId="2" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
@@ -2584,167 +2584,167 @@
     <col min="66" max="70" width="12.140625" style="7" customWidth="1"/>
     <col min="71" max="71" width="14.5703125" style="7" customWidth="1"/>
     <col min="72" max="73" width="12.140625" style="7" customWidth="1"/>
     <col min="74" max="74" width="13.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="75" max="99" width="3.7109375" style="7" customWidth="1"/>
     <col min="100" max="16384" width="3.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6" t="s">
         <v>155</v>
       </c>
       <c r="AN1" s="21"/>
     </row>
     <row r="2" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="110"/>
-[...28 lines deleted...]
-      <c r="AD5" s="112"/>
+      <c r="A5" s="111"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="112"/>
+      <c r="D5" s="112"/>
+      <c r="E5" s="112"/>
+      <c r="F5" s="112"/>
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
+      <c r="I5" s="112"/>
+      <c r="J5" s="112"/>
+      <c r="K5" s="112"/>
+      <c r="L5" s="112"/>
+      <c r="M5" s="112"/>
+      <c r="N5" s="112"/>
+      <c r="O5" s="112"/>
+      <c r="P5" s="112"/>
+      <c r="Q5" s="112"/>
+      <c r="R5" s="112"/>
+      <c r="S5" s="112"/>
+      <c r="T5" s="112"/>
+      <c r="U5" s="112"/>
+      <c r="V5" s="112"/>
+      <c r="W5" s="112"/>
+      <c r="X5" s="112"/>
+      <c r="Y5" s="112"/>
+      <c r="Z5" s="112"/>
+      <c r="AA5" s="112"/>
+      <c r="AB5" s="112"/>
+      <c r="AC5" s="112"/>
+      <c r="AD5" s="113"/>
     </row>
     <row r="6" spans="1:64" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
       <c r="X6" s="8"/>
       <c r="Y6" s="8"/>
       <c r="Z6" s="8"/>
       <c r="AA6" s="8"/>
       <c r="AB6" s="8"/>
       <c r="AC6" s="8"/>
       <c r="AD6" s="8"/>
     </row>
     <row r="7" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="188"/>
-[...4 lines deleted...]
-      <c r="G7" s="190"/>
+      <c r="B7" s="138"/>
+      <c r="C7" s="139"/>
+      <c r="D7" s="139"/>
+      <c r="E7" s="139"/>
+      <c r="F7" s="139"/>
+      <c r="G7" s="140"/>
     </row>
     <row r="8" spans="1:64" ht="30" x14ac:dyDescent="0.2">
-      <c r="A8" s="171" t="s">
+      <c r="A8" s="158" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="171"/>
-[...37 lines deleted...]
-      <c r="AN8" s="171"/>
+      <c r="B8" s="158"/>
+      <c r="C8" s="158"/>
+      <c r="D8" s="158"/>
+      <c r="E8" s="158"/>
+      <c r="F8" s="158"/>
+      <c r="G8" s="158"/>
+      <c r="H8" s="158"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
+      <c r="N8" s="158"/>
+      <c r="O8" s="158"/>
+      <c r="P8" s="158"/>
+      <c r="Q8" s="158"/>
+      <c r="R8" s="158"/>
+      <c r="S8" s="158"/>
+      <c r="T8" s="158"/>
+      <c r="U8" s="158"/>
+      <c r="V8" s="158"/>
+      <c r="W8" s="158"/>
+      <c r="X8" s="158"/>
+      <c r="Y8" s="158"/>
+      <c r="Z8" s="158"/>
+      <c r="AA8" s="158"/>
+      <c r="AB8" s="158"/>
+      <c r="AC8" s="158"/>
+      <c r="AD8" s="158"/>
+      <c r="AE8" s="158"/>
+      <c r="AF8" s="158"/>
+      <c r="AG8" s="158"/>
+      <c r="AH8" s="158"/>
+      <c r="AI8" s="158"/>
+      <c r="AJ8" s="158"/>
+      <c r="AK8" s="158"/>
+      <c r="AL8" s="158"/>
+      <c r="AM8" s="158"/>
+      <c r="AN8" s="158"/>
       <c r="AO8" s="23"/>
       <c r="AP8" s="23"/>
       <c r="AQ8" s="23"/>
       <c r="AR8" s="23"/>
       <c r="AS8" s="23"/>
       <c r="AT8" s="23"/>
       <c r="AU8" s="23"/>
       <c r="AV8" s="23"/>
       <c r="AW8" s="23"/>
       <c r="AX8" s="23"/>
       <c r="AY8" s="23"/>
       <c r="AZ8" s="23"/>
       <c r="BA8" s="23"/>
       <c r="BB8" s="23"/>
       <c r="BC8" s="23"/>
       <c r="BD8" s="23"/>
       <c r="BE8" s="23"/>
       <c r="BF8" s="23"/>
       <c r="BG8" s="23"/>
       <c r="BH8" s="23"/>
       <c r="BI8" s="23"/>
       <c r="BJ8" s="23"/>
       <c r="BK8" s="23"/>
       <c r="BL8" s="23"/>
     </row>
@@ -2802,903 +2802,903 @@
       <c r="AY9" s="23"/>
       <c r="AZ9" s="23"/>
       <c r="BA9" s="23"/>
       <c r="BB9" s="23"/>
       <c r="BC9" s="23"/>
       <c r="BD9" s="23"/>
       <c r="BE9" s="23"/>
       <c r="BF9" s="23"/>
       <c r="BG9" s="23"/>
       <c r="BH9" s="23"/>
       <c r="BI9" s="23"/>
       <c r="BJ9" s="23"/>
       <c r="BK9" s="23"/>
       <c r="BL9" s="23"/>
     </row>
     <row r="10" spans="1:64" ht="18" x14ac:dyDescent="0.25">
       <c r="A10" s="25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:64" ht="12" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="105" t="s">
+      <c r="B12" s="188" t="s">
         <v>183</v>
       </c>
-      <c r="C12" s="106"/>
-[...37 lines deleted...]
-      <c r="AO12" s="107"/>
+      <c r="C12" s="189"/>
+      <c r="D12" s="189"/>
+      <c r="E12" s="189"/>
+      <c r="F12" s="189"/>
+      <c r="G12" s="189"/>
+      <c r="H12" s="189"/>
+      <c r="I12" s="189"/>
+      <c r="J12" s="189"/>
+      <c r="K12" s="189"/>
+      <c r="L12" s="189"/>
+      <c r="M12" s="189"/>
+      <c r="N12" s="189"/>
+      <c r="O12" s="189"/>
+      <c r="P12" s="189"/>
+      <c r="Q12" s="189"/>
+      <c r="R12" s="189"/>
+      <c r="S12" s="189"/>
+      <c r="T12" s="189"/>
+      <c r="U12" s="189"/>
+      <c r="V12" s="189"/>
+      <c r="W12" s="189"/>
+      <c r="X12" s="189"/>
+      <c r="Y12" s="189"/>
+      <c r="Z12" s="189"/>
+      <c r="AA12" s="189"/>
+      <c r="AB12" s="189"/>
+      <c r="AC12" s="189"/>
+      <c r="AD12" s="189"/>
+      <c r="AE12" s="189"/>
+      <c r="AF12" s="189"/>
+      <c r="AG12" s="189"/>
+      <c r="AH12" s="189"/>
+      <c r="AI12" s="189"/>
+      <c r="AJ12" s="189"/>
+      <c r="AK12" s="189"/>
+      <c r="AL12" s="189"/>
+      <c r="AM12" s="189"/>
+      <c r="AN12" s="189"/>
+      <c r="AO12" s="190"/>
     </row>
     <row r="13" spans="1:64" ht="99.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="27"/>
-      <c r="B13" s="102"/>
-[...38 lines deleted...]
-      <c r="AO13" s="104"/>
+      <c r="B13" s="191"/>
+      <c r="C13" s="192"/>
+      <c r="D13" s="192"/>
+      <c r="E13" s="192"/>
+      <c r="F13" s="192"/>
+      <c r="G13" s="192"/>
+      <c r="H13" s="192"/>
+      <c r="I13" s="192"/>
+      <c r="J13" s="192"/>
+      <c r="K13" s="192"/>
+      <c r="L13" s="192"/>
+      <c r="M13" s="192"/>
+      <c r="N13" s="192"/>
+      <c r="O13" s="192"/>
+      <c r="P13" s="192"/>
+      <c r="Q13" s="192"/>
+      <c r="R13" s="192"/>
+      <c r="S13" s="192"/>
+      <c r="T13" s="192"/>
+      <c r="U13" s="192"/>
+      <c r="V13" s="192"/>
+      <c r="W13" s="192"/>
+      <c r="X13" s="192"/>
+      <c r="Y13" s="192"/>
+      <c r="Z13" s="192"/>
+      <c r="AA13" s="192"/>
+      <c r="AB13" s="192"/>
+      <c r="AC13" s="192"/>
+      <c r="AD13" s="192"/>
+      <c r="AE13" s="192"/>
+      <c r="AF13" s="192"/>
+      <c r="AG13" s="192"/>
+      <c r="AH13" s="192"/>
+      <c r="AI13" s="192"/>
+      <c r="AJ13" s="192"/>
+      <c r="AK13" s="192"/>
+      <c r="AL13" s="192"/>
+      <c r="AM13" s="192"/>
+      <c r="AN13" s="192"/>
+      <c r="AO13" s="193"/>
     </row>
     <row r="14" spans="1:64" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="27"/>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
       <c r="N14" s="28"/>
       <c r="O14" s="28"/>
       <c r="P14" s="28"/>
       <c r="Q14" s="28"/>
       <c r="R14" s="28"/>
       <c r="S14" s="28"/>
       <c r="T14" s="28"/>
       <c r="U14" s="28"/>
       <c r="V14" s="28"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="28"/>
       <c r="AB14" s="28"/>
       <c r="AC14" s="28"/>
       <c r="AD14" s="28"/>
       <c r="AE14" s="28"/>
       <c r="AF14" s="28"/>
       <c r="AG14" s="28"/>
       <c r="AH14" s="28"/>
       <c r="AI14" s="28"/>
     </row>
     <row r="15" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="105" t="s">
+      <c r="B15" s="188" t="s">
         <v>133</v>
       </c>
-      <c r="C15" s="106"/>
-[...37 lines deleted...]
-      <c r="AO15" s="107"/>
+      <c r="C15" s="189"/>
+      <c r="D15" s="189"/>
+      <c r="E15" s="189"/>
+      <c r="F15" s="189"/>
+      <c r="G15" s="189"/>
+      <c r="H15" s="189"/>
+      <c r="I15" s="189"/>
+      <c r="J15" s="189"/>
+      <c r="K15" s="189"/>
+      <c r="L15" s="189"/>
+      <c r="M15" s="189"/>
+      <c r="N15" s="189"/>
+      <c r="O15" s="189"/>
+      <c r="P15" s="189"/>
+      <c r="Q15" s="189"/>
+      <c r="R15" s="189"/>
+      <c r="S15" s="189"/>
+      <c r="T15" s="189"/>
+      <c r="U15" s="189"/>
+      <c r="V15" s="189"/>
+      <c r="W15" s="189"/>
+      <c r="X15" s="189"/>
+      <c r="Y15" s="189"/>
+      <c r="Z15" s="189"/>
+      <c r="AA15" s="189"/>
+      <c r="AB15" s="189"/>
+      <c r="AC15" s="189"/>
+      <c r="AD15" s="189"/>
+      <c r="AE15" s="189"/>
+      <c r="AF15" s="189"/>
+      <c r="AG15" s="189"/>
+      <c r="AH15" s="189"/>
+      <c r="AI15" s="189"/>
+      <c r="AJ15" s="189"/>
+      <c r="AK15" s="189"/>
+      <c r="AL15" s="189"/>
+      <c r="AM15" s="189"/>
+      <c r="AN15" s="189"/>
+      <c r="AO15" s="190"/>
     </row>
     <row r="16" spans="1:64" ht="99.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27"/>
-      <c r="B16" s="102"/>
-[...38 lines deleted...]
-      <c r="AO16" s="104"/>
+      <c r="B16" s="191"/>
+      <c r="C16" s="192"/>
+      <c r="D16" s="192"/>
+      <c r="E16" s="192"/>
+      <c r="F16" s="192"/>
+      <c r="G16" s="192"/>
+      <c r="H16" s="192"/>
+      <c r="I16" s="192"/>
+      <c r="J16" s="192"/>
+      <c r="K16" s="192"/>
+      <c r="L16" s="192"/>
+      <c r="M16" s="192"/>
+      <c r="N16" s="192"/>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="192"/>
+      <c r="R16" s="192"/>
+      <c r="S16" s="192"/>
+      <c r="T16" s="192"/>
+      <c r="U16" s="192"/>
+      <c r="V16" s="192"/>
+      <c r="W16" s="192"/>
+      <c r="X16" s="192"/>
+      <c r="Y16" s="192"/>
+      <c r="Z16" s="192"/>
+      <c r="AA16" s="192"/>
+      <c r="AB16" s="192"/>
+      <c r="AC16" s="192"/>
+      <c r="AD16" s="192"/>
+      <c r="AE16" s="192"/>
+      <c r="AF16" s="192"/>
+      <c r="AG16" s="192"/>
+      <c r="AH16" s="192"/>
+      <c r="AI16" s="192"/>
+      <c r="AJ16" s="192"/>
+      <c r="AK16" s="192"/>
+      <c r="AL16" s="192"/>
+      <c r="AM16" s="192"/>
+      <c r="AN16" s="192"/>
+      <c r="AO16" s="193"/>
     </row>
     <row r="17" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="27"/>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
       <c r="M17" s="28"/>
       <c r="N17" s="28"/>
       <c r="O17" s="28"/>
       <c r="P17" s="28"/>
       <c r="Q17" s="28"/>
       <c r="R17" s="28"/>
       <c r="S17" s="28"/>
       <c r="T17" s="28"/>
       <c r="U17" s="28"/>
       <c r="V17" s="28"/>
       <c r="W17" s="28"/>
       <c r="X17" s="28"/>
       <c r="Y17" s="28"/>
       <c r="Z17" s="28"/>
       <c r="AA17" s="28"/>
       <c r="AB17" s="28"/>
       <c r="AC17" s="28"/>
       <c r="AD17" s="28"/>
       <c r="AE17" s="28"/>
       <c r="AF17" s="28"/>
       <c r="AG17" s="28"/>
       <c r="AH17" s="28"/>
       <c r="AI17" s="28"/>
     </row>
     <row r="18" spans="1:41" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="105" t="s">
+      <c r="B18" s="188" t="s">
         <v>115</v>
       </c>
-      <c r="C18" s="106"/>
-[...37 lines deleted...]
-      <c r="AO18" s="107"/>
+      <c r="C18" s="189"/>
+      <c r="D18" s="189"/>
+      <c r="E18" s="189"/>
+      <c r="F18" s="189"/>
+      <c r="G18" s="189"/>
+      <c r="H18" s="189"/>
+      <c r="I18" s="189"/>
+      <c r="J18" s="189"/>
+      <c r="K18" s="189"/>
+      <c r="L18" s="189"/>
+      <c r="M18" s="189"/>
+      <c r="N18" s="189"/>
+      <c r="O18" s="189"/>
+      <c r="P18" s="189"/>
+      <c r="Q18" s="189"/>
+      <c r="R18" s="189"/>
+      <c r="S18" s="189"/>
+      <c r="T18" s="189"/>
+      <c r="U18" s="189"/>
+      <c r="V18" s="189"/>
+      <c r="W18" s="189"/>
+      <c r="X18" s="189"/>
+      <c r="Y18" s="189"/>
+      <c r="Z18" s="189"/>
+      <c r="AA18" s="189"/>
+      <c r="AB18" s="189"/>
+      <c r="AC18" s="189"/>
+      <c r="AD18" s="189"/>
+      <c r="AE18" s="189"/>
+      <c r="AF18" s="189"/>
+      <c r="AG18" s="189"/>
+      <c r="AH18" s="189"/>
+      <c r="AI18" s="189"/>
+      <c r="AJ18" s="189"/>
+      <c r="AK18" s="189"/>
+      <c r="AL18" s="189"/>
+      <c r="AM18" s="189"/>
+      <c r="AN18" s="189"/>
+      <c r="AO18" s="190"/>
     </row>
     <row r="19" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27"/>
-      <c r="B19" s="102"/>
-[...38 lines deleted...]
-      <c r="AO19" s="104"/>
+      <c r="B19" s="191"/>
+      <c r="C19" s="192"/>
+      <c r="D19" s="192"/>
+      <c r="E19" s="192"/>
+      <c r="F19" s="192"/>
+      <c r="G19" s="192"/>
+      <c r="H19" s="192"/>
+      <c r="I19" s="192"/>
+      <c r="J19" s="192"/>
+      <c r="K19" s="192"/>
+      <c r="L19" s="192"/>
+      <c r="M19" s="192"/>
+      <c r="N19" s="192"/>
+      <c r="O19" s="192"/>
+      <c r="P19" s="192"/>
+      <c r="Q19" s="192"/>
+      <c r="R19" s="192"/>
+      <c r="S19" s="192"/>
+      <c r="T19" s="192"/>
+      <c r="U19" s="192"/>
+      <c r="V19" s="192"/>
+      <c r="W19" s="192"/>
+      <c r="X19" s="192"/>
+      <c r="Y19" s="192"/>
+      <c r="Z19" s="192"/>
+      <c r="AA19" s="192"/>
+      <c r="AB19" s="192"/>
+      <c r="AC19" s="192"/>
+      <c r="AD19" s="192"/>
+      <c r="AE19" s="192"/>
+      <c r="AF19" s="192"/>
+      <c r="AG19" s="192"/>
+      <c r="AH19" s="192"/>
+      <c r="AI19" s="192"/>
+      <c r="AJ19" s="192"/>
+      <c r="AK19" s="192"/>
+      <c r="AL19" s="192"/>
+      <c r="AM19" s="192"/>
+      <c r="AN19" s="192"/>
+      <c r="AO19" s="193"/>
     </row>
     <row r="20" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="27"/>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
       <c r="M20" s="28"/>
       <c r="N20" s="28"/>
       <c r="O20" s="28"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="28"/>
       <c r="R20" s="28"/>
       <c r="S20" s="28"/>
       <c r="T20" s="28"/>
       <c r="U20" s="28"/>
       <c r="V20" s="28"/>
       <c r="W20" s="28"/>
       <c r="X20" s="28"/>
       <c r="Y20" s="28"/>
       <c r="Z20" s="28"/>
       <c r="AA20" s="28"/>
       <c r="AB20" s="28"/>
       <c r="AC20" s="28"/>
       <c r="AD20" s="28"/>
       <c r="AE20" s="28"/>
       <c r="AF20" s="28"/>
       <c r="AG20" s="28"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="28"/>
     </row>
     <row r="21" spans="1:41" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="105" t="s">
+      <c r="B21" s="188" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="106"/>
-[...37 lines deleted...]
-      <c r="AO21" s="107"/>
+      <c r="C21" s="189"/>
+      <c r="D21" s="189"/>
+      <c r="E21" s="189"/>
+      <c r="F21" s="189"/>
+      <c r="G21" s="189"/>
+      <c r="H21" s="189"/>
+      <c r="I21" s="189"/>
+      <c r="J21" s="189"/>
+      <c r="K21" s="189"/>
+      <c r="L21" s="189"/>
+      <c r="M21" s="189"/>
+      <c r="N21" s="189"/>
+      <c r="O21" s="189"/>
+      <c r="P21" s="189"/>
+      <c r="Q21" s="189"/>
+      <c r="R21" s="189"/>
+      <c r="S21" s="189"/>
+      <c r="T21" s="189"/>
+      <c r="U21" s="189"/>
+      <c r="V21" s="189"/>
+      <c r="W21" s="189"/>
+      <c r="X21" s="189"/>
+      <c r="Y21" s="189"/>
+      <c r="Z21" s="189"/>
+      <c r="AA21" s="189"/>
+      <c r="AB21" s="189"/>
+      <c r="AC21" s="189"/>
+      <c r="AD21" s="189"/>
+      <c r="AE21" s="189"/>
+      <c r="AF21" s="189"/>
+      <c r="AG21" s="189"/>
+      <c r="AH21" s="189"/>
+      <c r="AI21" s="189"/>
+      <c r="AJ21" s="189"/>
+      <c r="AK21" s="189"/>
+      <c r="AL21" s="189"/>
+      <c r="AM21" s="189"/>
+      <c r="AN21" s="189"/>
+      <c r="AO21" s="190"/>
     </row>
     <row r="22" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27"/>
-      <c r="B22" s="102"/>
-[...38 lines deleted...]
-      <c r="AO22" s="104"/>
+      <c r="B22" s="191"/>
+      <c r="C22" s="192"/>
+      <c r="D22" s="192"/>
+      <c r="E22" s="192"/>
+      <c r="F22" s="192"/>
+      <c r="G22" s="192"/>
+      <c r="H22" s="192"/>
+      <c r="I22" s="192"/>
+      <c r="J22" s="192"/>
+      <c r="K22" s="192"/>
+      <c r="L22" s="192"/>
+      <c r="M22" s="192"/>
+      <c r="N22" s="192"/>
+      <c r="O22" s="192"/>
+      <c r="P22" s="192"/>
+      <c r="Q22" s="192"/>
+      <c r="R22" s="192"/>
+      <c r="S22" s="192"/>
+      <c r="T22" s="192"/>
+      <c r="U22" s="192"/>
+      <c r="V22" s="192"/>
+      <c r="W22" s="192"/>
+      <c r="X22" s="192"/>
+      <c r="Y22" s="192"/>
+      <c r="Z22" s="192"/>
+      <c r="AA22" s="192"/>
+      <c r="AB22" s="192"/>
+      <c r="AC22" s="192"/>
+      <c r="AD22" s="192"/>
+      <c r="AE22" s="192"/>
+      <c r="AF22" s="192"/>
+      <c r="AG22" s="192"/>
+      <c r="AH22" s="192"/>
+      <c r="AI22" s="192"/>
+      <c r="AJ22" s="192"/>
+      <c r="AK22" s="192"/>
+      <c r="AL22" s="192"/>
+      <c r="AM22" s="192"/>
+      <c r="AN22" s="192"/>
+      <c r="AO22" s="193"/>
     </row>
     <row r="23" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27"/>
-      <c r="B23" s="105"/>
-[...38 lines deleted...]
-      <c r="AO23" s="107"/>
+      <c r="B23" s="188"/>
+      <c r="C23" s="189"/>
+      <c r="D23" s="189"/>
+      <c r="E23" s="189"/>
+      <c r="F23" s="189"/>
+      <c r="G23" s="189"/>
+      <c r="H23" s="189"/>
+      <c r="I23" s="189"/>
+      <c r="J23" s="189"/>
+      <c r="K23" s="189"/>
+      <c r="L23" s="189"/>
+      <c r="M23" s="189"/>
+      <c r="N23" s="189"/>
+      <c r="O23" s="189"/>
+      <c r="P23" s="189"/>
+      <c r="Q23" s="189"/>
+      <c r="R23" s="189"/>
+      <c r="S23" s="189"/>
+      <c r="T23" s="189"/>
+      <c r="U23" s="189"/>
+      <c r="V23" s="189"/>
+      <c r="W23" s="189"/>
+      <c r="X23" s="189"/>
+      <c r="Y23" s="189"/>
+      <c r="Z23" s="189"/>
+      <c r="AA23" s="189"/>
+      <c r="AB23" s="189"/>
+      <c r="AC23" s="189"/>
+      <c r="AD23" s="189"/>
+      <c r="AE23" s="189"/>
+      <c r="AF23" s="189"/>
+      <c r="AG23" s="189"/>
+      <c r="AH23" s="189"/>
+      <c r="AI23" s="189"/>
+      <c r="AJ23" s="189"/>
+      <c r="AK23" s="189"/>
+      <c r="AL23" s="189"/>
+      <c r="AM23" s="189"/>
+      <c r="AN23" s="189"/>
+      <c r="AO23" s="190"/>
     </row>
     <row r="24" spans="1:41" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>137</v>
       </c>
-      <c r="B24" s="105" t="s">
+      <c r="B24" s="188" t="s">
         <v>179</v>
       </c>
-      <c r="C24" s="106"/>
-[...37 lines deleted...]
-      <c r="AO24" s="107"/>
+      <c r="C24" s="189"/>
+      <c r="D24" s="189"/>
+      <c r="E24" s="189"/>
+      <c r="F24" s="189"/>
+      <c r="G24" s="189"/>
+      <c r="H24" s="189"/>
+      <c r="I24" s="189"/>
+      <c r="J24" s="189"/>
+      <c r="K24" s="189"/>
+      <c r="L24" s="189"/>
+      <c r="M24" s="189"/>
+      <c r="N24" s="189"/>
+      <c r="O24" s="189"/>
+      <c r="P24" s="189"/>
+      <c r="Q24" s="189"/>
+      <c r="R24" s="189"/>
+      <c r="S24" s="189"/>
+      <c r="T24" s="189"/>
+      <c r="U24" s="189"/>
+      <c r="V24" s="189"/>
+      <c r="W24" s="189"/>
+      <c r="X24" s="189"/>
+      <c r="Y24" s="189"/>
+      <c r="Z24" s="189"/>
+      <c r="AA24" s="189"/>
+      <c r="AB24" s="189"/>
+      <c r="AC24" s="189"/>
+      <c r="AD24" s="189"/>
+      <c r="AE24" s="189"/>
+      <c r="AF24" s="189"/>
+      <c r="AG24" s="189"/>
+      <c r="AH24" s="189"/>
+      <c r="AI24" s="189"/>
+      <c r="AJ24" s="189"/>
+      <c r="AK24" s="189"/>
+      <c r="AL24" s="189"/>
+      <c r="AM24" s="189"/>
+      <c r="AN24" s="189"/>
+      <c r="AO24" s="190"/>
     </row>
     <row r="25" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27"/>
-      <c r="B25" s="102"/>
-[...38 lines deleted...]
-      <c r="AO25" s="104"/>
+      <c r="B25" s="191"/>
+      <c r="C25" s="192"/>
+      <c r="D25" s="192"/>
+      <c r="E25" s="192"/>
+      <c r="F25" s="192"/>
+      <c r="G25" s="192"/>
+      <c r="H25" s="192"/>
+      <c r="I25" s="192"/>
+      <c r="J25" s="192"/>
+      <c r="K25" s="192"/>
+      <c r="L25" s="192"/>
+      <c r="M25" s="192"/>
+      <c r="N25" s="192"/>
+      <c r="O25" s="192"/>
+      <c r="P25" s="192"/>
+      <c r="Q25" s="192"/>
+      <c r="R25" s="192"/>
+      <c r="S25" s="192"/>
+      <c r="T25" s="192"/>
+      <c r="U25" s="192"/>
+      <c r="V25" s="192"/>
+      <c r="W25" s="192"/>
+      <c r="X25" s="192"/>
+      <c r="Y25" s="192"/>
+      <c r="Z25" s="192"/>
+      <c r="AA25" s="192"/>
+      <c r="AB25" s="192"/>
+      <c r="AC25" s="192"/>
+      <c r="AD25" s="192"/>
+      <c r="AE25" s="192"/>
+      <c r="AF25" s="192"/>
+      <c r="AG25" s="192"/>
+      <c r="AH25" s="192"/>
+      <c r="AI25" s="192"/>
+      <c r="AJ25" s="192"/>
+      <c r="AK25" s="192"/>
+      <c r="AL25" s="192"/>
+      <c r="AM25" s="192"/>
+      <c r="AN25" s="192"/>
+      <c r="AO25" s="193"/>
     </row>
     <row r="26" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="27"/>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
       <c r="Q26" s="28"/>
       <c r="R26" s="28"/>
       <c r="S26" s="28"/>
       <c r="T26" s="28"/>
       <c r="U26" s="28"/>
       <c r="V26" s="28"/>
       <c r="W26" s="28"/>
       <c r="X26" s="28"/>
       <c r="Y26" s="28"/>
       <c r="Z26" s="28"/>
       <c r="AA26" s="28"/>
       <c r="AB26" s="28"/>
       <c r="AC26" s="28"/>
       <c r="AD26" s="28"/>
       <c r="AE26" s="28"/>
       <c r="AF26" s="28"/>
       <c r="AG26" s="28"/>
       <c r="AH26" s="28"/>
       <c r="AI26" s="28"/>
     </row>
     <row r="27" spans="1:41" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="26" t="s">
         <v>138</v>
       </c>
-      <c r="B27" s="105" t="s">
+      <c r="B27" s="188" t="s">
         <v>56</v>
       </c>
-      <c r="C27" s="106"/>
-[...37 lines deleted...]
-      <c r="AO27" s="107"/>
+      <c r="C27" s="189"/>
+      <c r="D27" s="189"/>
+      <c r="E27" s="189"/>
+      <c r="F27" s="189"/>
+      <c r="G27" s="189"/>
+      <c r="H27" s="189"/>
+      <c r="I27" s="189"/>
+      <c r="J27" s="189"/>
+      <c r="K27" s="189"/>
+      <c r="L27" s="189"/>
+      <c r="M27" s="189"/>
+      <c r="N27" s="189"/>
+      <c r="O27" s="189"/>
+      <c r="P27" s="189"/>
+      <c r="Q27" s="189"/>
+      <c r="R27" s="189"/>
+      <c r="S27" s="189"/>
+      <c r="T27" s="189"/>
+      <c r="U27" s="189"/>
+      <c r="V27" s="189"/>
+      <c r="W27" s="189"/>
+      <c r="X27" s="189"/>
+      <c r="Y27" s="189"/>
+      <c r="Z27" s="189"/>
+      <c r="AA27" s="189"/>
+      <c r="AB27" s="189"/>
+      <c r="AC27" s="189"/>
+      <c r="AD27" s="189"/>
+      <c r="AE27" s="189"/>
+      <c r="AF27" s="189"/>
+      <c r="AG27" s="189"/>
+      <c r="AH27" s="189"/>
+      <c r="AI27" s="189"/>
+      <c r="AJ27" s="189"/>
+      <c r="AK27" s="189"/>
+      <c r="AL27" s="189"/>
+      <c r="AM27" s="189"/>
+      <c r="AN27" s="189"/>
+      <c r="AO27" s="190"/>
     </row>
     <row r="28" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="27"/>
-      <c r="B28" s="102"/>
-[...38 lines deleted...]
-      <c r="AO28" s="104"/>
+      <c r="B28" s="191"/>
+      <c r="C28" s="192"/>
+      <c r="D28" s="192"/>
+      <c r="E28" s="192"/>
+      <c r="F28" s="192"/>
+      <c r="G28" s="192"/>
+      <c r="H28" s="192"/>
+      <c r="I28" s="192"/>
+      <c r="J28" s="192"/>
+      <c r="K28" s="192"/>
+      <c r="L28" s="192"/>
+      <c r="M28" s="192"/>
+      <c r="N28" s="192"/>
+      <c r="O28" s="192"/>
+      <c r="P28" s="192"/>
+      <c r="Q28" s="192"/>
+      <c r="R28" s="192"/>
+      <c r="S28" s="192"/>
+      <c r="T28" s="192"/>
+      <c r="U28" s="192"/>
+      <c r="V28" s="192"/>
+      <c r="W28" s="192"/>
+      <c r="X28" s="192"/>
+      <c r="Y28" s="192"/>
+      <c r="Z28" s="192"/>
+      <c r="AA28" s="192"/>
+      <c r="AB28" s="192"/>
+      <c r="AC28" s="192"/>
+      <c r="AD28" s="192"/>
+      <c r="AE28" s="192"/>
+      <c r="AF28" s="192"/>
+      <c r="AG28" s="192"/>
+      <c r="AH28" s="192"/>
+      <c r="AI28" s="192"/>
+      <c r="AJ28" s="192"/>
+      <c r="AK28" s="192"/>
+      <c r="AL28" s="192"/>
+      <c r="AM28" s="192"/>
+      <c r="AN28" s="192"/>
+      <c r="AO28" s="193"/>
     </row>
     <row r="29" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="27"/>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="28"/>
       <c r="R29" s="28"/>
       <c r="S29" s="28"/>
       <c r="T29" s="28"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="W29" s="28"/>
       <c r="X29" s="28"/>
       <c r="Y29" s="28"/>
       <c r="Z29" s="28"/>
       <c r="AA29" s="28"/>
       <c r="AB29" s="28"/>
       <c r="AC29" s="28"/>
       <c r="AD29" s="28"/>
       <c r="AE29" s="28"/>
       <c r="AF29" s="28"/>
       <c r="AG29" s="28"/>
       <c r="AH29" s="28"/>
       <c r="AI29" s="28"/>
     </row>
     <row r="30" spans="1:41" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="105" t="s">
+      <c r="B30" s="188" t="s">
         <v>74</v>
       </c>
-      <c r="C30" s="106"/>
-[...37 lines deleted...]
-      <c r="AO30" s="107"/>
+      <c r="C30" s="189"/>
+      <c r="D30" s="189"/>
+      <c r="E30" s="189"/>
+      <c r="F30" s="189"/>
+      <c r="G30" s="189"/>
+      <c r="H30" s="189"/>
+      <c r="I30" s="189"/>
+      <c r="J30" s="189"/>
+      <c r="K30" s="189"/>
+      <c r="L30" s="189"/>
+      <c r="M30" s="189"/>
+      <c r="N30" s="189"/>
+      <c r="O30" s="189"/>
+      <c r="P30" s="189"/>
+      <c r="Q30" s="189"/>
+      <c r="R30" s="189"/>
+      <c r="S30" s="189"/>
+      <c r="T30" s="189"/>
+      <c r="U30" s="189"/>
+      <c r="V30" s="189"/>
+      <c r="W30" s="189"/>
+      <c r="X30" s="189"/>
+      <c r="Y30" s="189"/>
+      <c r="Z30" s="189"/>
+      <c r="AA30" s="189"/>
+      <c r="AB30" s="189"/>
+      <c r="AC30" s="189"/>
+      <c r="AD30" s="189"/>
+      <c r="AE30" s="189"/>
+      <c r="AF30" s="189"/>
+      <c r="AG30" s="189"/>
+      <c r="AH30" s="189"/>
+      <c r="AI30" s="189"/>
+      <c r="AJ30" s="189"/>
+      <c r="AK30" s="189"/>
+      <c r="AL30" s="189"/>
+      <c r="AM30" s="189"/>
+      <c r="AN30" s="189"/>
+      <c r="AO30" s="190"/>
     </row>
     <row r="31" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27"/>
-      <c r="B31" s="102"/>
-[...38 lines deleted...]
-      <c r="AO31" s="104"/>
+      <c r="B31" s="191"/>
+      <c r="C31" s="192"/>
+      <c r="D31" s="192"/>
+      <c r="E31" s="192"/>
+      <c r="F31" s="192"/>
+      <c r="G31" s="192"/>
+      <c r="H31" s="192"/>
+      <c r="I31" s="192"/>
+      <c r="J31" s="192"/>
+      <c r="K31" s="192"/>
+      <c r="L31" s="192"/>
+      <c r="M31" s="192"/>
+      <c r="N31" s="192"/>
+      <c r="O31" s="192"/>
+      <c r="P31" s="192"/>
+      <c r="Q31" s="192"/>
+      <c r="R31" s="192"/>
+      <c r="S31" s="192"/>
+      <c r="T31" s="192"/>
+      <c r="U31" s="192"/>
+      <c r="V31" s="192"/>
+      <c r="W31" s="192"/>
+      <c r="X31" s="192"/>
+      <c r="Y31" s="192"/>
+      <c r="Z31" s="192"/>
+      <c r="AA31" s="192"/>
+      <c r="AB31" s="192"/>
+      <c r="AC31" s="192"/>
+      <c r="AD31" s="192"/>
+      <c r="AE31" s="192"/>
+      <c r="AF31" s="192"/>
+      <c r="AG31" s="192"/>
+      <c r="AH31" s="192"/>
+      <c r="AI31" s="192"/>
+      <c r="AJ31" s="192"/>
+      <c r="AK31" s="192"/>
+      <c r="AL31" s="192"/>
+      <c r="AM31" s="192"/>
+      <c r="AN31" s="192"/>
+      <c r="AO31" s="193"/>
     </row>
     <row r="32" spans="1:41" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="27"/>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="28"/>
       <c r="R32" s="28"/>
       <c r="S32" s="28"/>
       <c r="T32" s="28"/>
       <c r="U32" s="28"/>
       <c r="V32" s="28"/>
       <c r="W32" s="28"/>
@@ -3734,979 +3734,979 @@
       <c r="P33" s="28"/>
       <c r="Q33" s="28"/>
       <c r="R33" s="28"/>
       <c r="S33" s="28"/>
       <c r="T33" s="28"/>
       <c r="U33" s="28"/>
       <c r="V33" s="28"/>
       <c r="W33" s="28"/>
       <c r="X33" s="28"/>
       <c r="Y33" s="28"/>
       <c r="Z33" s="28"/>
       <c r="AA33" s="28"/>
       <c r="AB33" s="28"/>
       <c r="AC33" s="28"/>
       <c r="AD33" s="28"/>
       <c r="AE33" s="28"/>
       <c r="AF33" s="28"/>
       <c r="AG33" s="28"/>
       <c r="AH33" s="28"/>
       <c r="AI33" s="28"/>
     </row>
     <row r="34" spans="1:41" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="105" t="s">
+      <c r="B34" s="188" t="s">
         <v>134</v>
       </c>
-      <c r="C34" s="106"/>
-[...37 lines deleted...]
-      <c r="AO34" s="107"/>
+      <c r="C34" s="189"/>
+      <c r="D34" s="189"/>
+      <c r="E34" s="189"/>
+      <c r="F34" s="189"/>
+      <c r="G34" s="189"/>
+      <c r="H34" s="189"/>
+      <c r="I34" s="189"/>
+      <c r="J34" s="189"/>
+      <c r="K34" s="189"/>
+      <c r="L34" s="189"/>
+      <c r="M34" s="189"/>
+      <c r="N34" s="189"/>
+      <c r="O34" s="189"/>
+      <c r="P34" s="189"/>
+      <c r="Q34" s="189"/>
+      <c r="R34" s="189"/>
+      <c r="S34" s="189"/>
+      <c r="T34" s="189"/>
+      <c r="U34" s="189"/>
+      <c r="V34" s="189"/>
+      <c r="W34" s="189"/>
+      <c r="X34" s="189"/>
+      <c r="Y34" s="189"/>
+      <c r="Z34" s="189"/>
+      <c r="AA34" s="189"/>
+      <c r="AB34" s="189"/>
+      <c r="AC34" s="189"/>
+      <c r="AD34" s="189"/>
+      <c r="AE34" s="189"/>
+      <c r="AF34" s="189"/>
+      <c r="AG34" s="189"/>
+      <c r="AH34" s="189"/>
+      <c r="AI34" s="189"/>
+      <c r="AJ34" s="189"/>
+      <c r="AK34" s="189"/>
+      <c r="AL34" s="189"/>
+      <c r="AM34" s="189"/>
+      <c r="AN34" s="189"/>
+      <c r="AO34" s="190"/>
     </row>
     <row r="35" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="27"/>
-      <c r="B35" s="102"/>
-[...38 lines deleted...]
-      <c r="AO35" s="104"/>
+      <c r="B35" s="191"/>
+      <c r="C35" s="192"/>
+      <c r="D35" s="192"/>
+      <c r="E35" s="192"/>
+      <c r="F35" s="192"/>
+      <c r="G35" s="192"/>
+      <c r="H35" s="192"/>
+      <c r="I35" s="192"/>
+      <c r="J35" s="192"/>
+      <c r="K35" s="192"/>
+      <c r="L35" s="192"/>
+      <c r="M35" s="192"/>
+      <c r="N35" s="192"/>
+      <c r="O35" s="192"/>
+      <c r="P35" s="192"/>
+      <c r="Q35" s="192"/>
+      <c r="R35" s="192"/>
+      <c r="S35" s="192"/>
+      <c r="T35" s="192"/>
+      <c r="U35" s="192"/>
+      <c r="V35" s="192"/>
+      <c r="W35" s="192"/>
+      <c r="X35" s="192"/>
+      <c r="Y35" s="192"/>
+      <c r="Z35" s="192"/>
+      <c r="AA35" s="192"/>
+      <c r="AB35" s="192"/>
+      <c r="AC35" s="192"/>
+      <c r="AD35" s="192"/>
+      <c r="AE35" s="192"/>
+      <c r="AF35" s="192"/>
+      <c r="AG35" s="192"/>
+      <c r="AH35" s="192"/>
+      <c r="AI35" s="192"/>
+      <c r="AJ35" s="192"/>
+      <c r="AK35" s="192"/>
+      <c r="AL35" s="192"/>
+      <c r="AM35" s="192"/>
+      <c r="AN35" s="192"/>
+      <c r="AO35" s="193"/>
     </row>
     <row r="36" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="27"/>
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
       <c r="R36" s="28"/>
       <c r="S36" s="28"/>
       <c r="T36" s="28"/>
       <c r="U36" s="28"/>
       <c r="V36" s="28"/>
       <c r="W36" s="28"/>
       <c r="X36" s="28"/>
       <c r="Y36" s="28"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="28"/>
       <c r="AB36" s="28"/>
       <c r="AC36" s="28"/>
       <c r="AD36" s="28"/>
       <c r="AE36" s="28"/>
       <c r="AF36" s="28"/>
       <c r="AG36" s="28"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
     </row>
     <row r="37" spans="1:41" ht="12" x14ac:dyDescent="0.2">
       <c r="A37" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B37" s="105" t="s">
+      <c r="B37" s="188" t="s">
         <v>182</v>
       </c>
-      <c r="C37" s="106"/>
-[...37 lines deleted...]
-      <c r="AO37" s="107"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="189"/>
+      <c r="G37" s="189"/>
+      <c r="H37" s="189"/>
+      <c r="I37" s="189"/>
+      <c r="J37" s="189"/>
+      <c r="K37" s="189"/>
+      <c r="L37" s="189"/>
+      <c r="M37" s="189"/>
+      <c r="N37" s="189"/>
+      <c r="O37" s="189"/>
+      <c r="P37" s="189"/>
+      <c r="Q37" s="189"/>
+      <c r="R37" s="189"/>
+      <c r="S37" s="189"/>
+      <c r="T37" s="189"/>
+      <c r="U37" s="189"/>
+      <c r="V37" s="189"/>
+      <c r="W37" s="189"/>
+      <c r="X37" s="189"/>
+      <c r="Y37" s="189"/>
+      <c r="Z37" s="189"/>
+      <c r="AA37" s="189"/>
+      <c r="AB37" s="189"/>
+      <c r="AC37" s="189"/>
+      <c r="AD37" s="189"/>
+      <c r="AE37" s="189"/>
+      <c r="AF37" s="189"/>
+      <c r="AG37" s="189"/>
+      <c r="AH37" s="189"/>
+      <c r="AI37" s="189"/>
+      <c r="AJ37" s="189"/>
+      <c r="AK37" s="189"/>
+      <c r="AL37" s="189"/>
+      <c r="AM37" s="189"/>
+      <c r="AN37" s="189"/>
+      <c r="AO37" s="190"/>
     </row>
     <row r="38" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="27"/>
-      <c r="B38" s="102"/>
-[...38 lines deleted...]
-      <c r="AO38" s="104"/>
+      <c r="B38" s="191"/>
+      <c r="C38" s="192"/>
+      <c r="D38" s="192"/>
+      <c r="E38" s="192"/>
+      <c r="F38" s="192"/>
+      <c r="G38" s="192"/>
+      <c r="H38" s="192"/>
+      <c r="I38" s="192"/>
+      <c r="J38" s="192"/>
+      <c r="K38" s="192"/>
+      <c r="L38" s="192"/>
+      <c r="M38" s="192"/>
+      <c r="N38" s="192"/>
+      <c r="O38" s="192"/>
+      <c r="P38" s="192"/>
+      <c r="Q38" s="192"/>
+      <c r="R38" s="192"/>
+      <c r="S38" s="192"/>
+      <c r="T38" s="192"/>
+      <c r="U38" s="192"/>
+      <c r="V38" s="192"/>
+      <c r="W38" s="192"/>
+      <c r="X38" s="192"/>
+      <c r="Y38" s="192"/>
+      <c r="Z38" s="192"/>
+      <c r="AA38" s="192"/>
+      <c r="AB38" s="192"/>
+      <c r="AC38" s="192"/>
+      <c r="AD38" s="192"/>
+      <c r="AE38" s="192"/>
+      <c r="AF38" s="192"/>
+      <c r="AG38" s="192"/>
+      <c r="AH38" s="192"/>
+      <c r="AI38" s="192"/>
+      <c r="AJ38" s="192"/>
+      <c r="AK38" s="192"/>
+      <c r="AL38" s="192"/>
+      <c r="AM38" s="192"/>
+      <c r="AN38" s="192"/>
+      <c r="AO38" s="193"/>
     </row>
     <row r="39" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="27"/>
       <c r="B39" s="28"/>
       <c r="C39" s="28"/>
       <c r="D39" s="28"/>
       <c r="E39" s="28"/>
       <c r="F39" s="28"/>
       <c r="G39" s="28"/>
       <c r="H39" s="28"/>
       <c r="I39" s="28"/>
       <c r="J39" s="28"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="28"/>
       <c r="N39" s="28"/>
       <c r="O39" s="28"/>
       <c r="P39" s="28"/>
       <c r="Q39" s="28"/>
       <c r="R39" s="28"/>
       <c r="S39" s="28"/>
       <c r="T39" s="28"/>
       <c r="U39" s="28"/>
       <c r="V39" s="28"/>
       <c r="W39" s="28"/>
       <c r="X39" s="28"/>
       <c r="Y39" s="28"/>
       <c r="Z39" s="28"/>
       <c r="AA39" s="28"/>
       <c r="AB39" s="28"/>
       <c r="AC39" s="28"/>
       <c r="AD39" s="28"/>
       <c r="AE39" s="28"/>
       <c r="AF39" s="28"/>
       <c r="AG39" s="28"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
     </row>
     <row r="40" spans="1:41" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="105" t="s">
+      <c r="B40" s="188" t="s">
         <v>135</v>
       </c>
-      <c r="C40" s="106"/>
-[...37 lines deleted...]
-      <c r="AO40" s="107"/>
+      <c r="C40" s="189"/>
+      <c r="D40" s="189"/>
+      <c r="E40" s="189"/>
+      <c r="F40" s="189"/>
+      <c r="G40" s="189"/>
+      <c r="H40" s="189"/>
+      <c r="I40" s="189"/>
+      <c r="J40" s="189"/>
+      <c r="K40" s="189"/>
+      <c r="L40" s="189"/>
+      <c r="M40" s="189"/>
+      <c r="N40" s="189"/>
+      <c r="O40" s="189"/>
+      <c r="P40" s="189"/>
+      <c r="Q40" s="189"/>
+      <c r="R40" s="189"/>
+      <c r="S40" s="189"/>
+      <c r="T40" s="189"/>
+      <c r="U40" s="189"/>
+      <c r="V40" s="189"/>
+      <c r="W40" s="189"/>
+      <c r="X40" s="189"/>
+      <c r="Y40" s="189"/>
+      <c r="Z40" s="189"/>
+      <c r="AA40" s="189"/>
+      <c r="AB40" s="189"/>
+      <c r="AC40" s="189"/>
+      <c r="AD40" s="189"/>
+      <c r="AE40" s="189"/>
+      <c r="AF40" s="189"/>
+      <c r="AG40" s="189"/>
+      <c r="AH40" s="189"/>
+      <c r="AI40" s="189"/>
+      <c r="AJ40" s="189"/>
+      <c r="AK40" s="189"/>
+      <c r="AL40" s="189"/>
+      <c r="AM40" s="189"/>
+      <c r="AN40" s="189"/>
+      <c r="AO40" s="190"/>
     </row>
     <row r="41" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="27"/>
-      <c r="B41" s="102"/>
-[...38 lines deleted...]
-      <c r="AO41" s="104"/>
+      <c r="B41" s="191"/>
+      <c r="C41" s="192"/>
+      <c r="D41" s="192"/>
+      <c r="E41" s="192"/>
+      <c r="F41" s="192"/>
+      <c r="G41" s="192"/>
+      <c r="H41" s="192"/>
+      <c r="I41" s="192"/>
+      <c r="J41" s="192"/>
+      <c r="K41" s="192"/>
+      <c r="L41" s="192"/>
+      <c r="M41" s="192"/>
+      <c r="N41" s="192"/>
+      <c r="O41" s="192"/>
+      <c r="P41" s="192"/>
+      <c r="Q41" s="192"/>
+      <c r="R41" s="192"/>
+      <c r="S41" s="192"/>
+      <c r="T41" s="192"/>
+      <c r="U41" s="192"/>
+      <c r="V41" s="192"/>
+      <c r="W41" s="192"/>
+      <c r="X41" s="192"/>
+      <c r="Y41" s="192"/>
+      <c r="Z41" s="192"/>
+      <c r="AA41" s="192"/>
+      <c r="AB41" s="192"/>
+      <c r="AC41" s="192"/>
+      <c r="AD41" s="192"/>
+      <c r="AE41" s="192"/>
+      <c r="AF41" s="192"/>
+      <c r="AG41" s="192"/>
+      <c r="AH41" s="192"/>
+      <c r="AI41" s="192"/>
+      <c r="AJ41" s="192"/>
+      <c r="AK41" s="192"/>
+      <c r="AL41" s="192"/>
+      <c r="AM41" s="192"/>
+      <c r="AN41" s="192"/>
+      <c r="AO41" s="193"/>
     </row>
     <row r="42" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="27"/>
       <c r="B42" s="28"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="28"/>
       <c r="H42" s="28"/>
       <c r="I42" s="28"/>
       <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="28"/>
       <c r="O42" s="28"/>
       <c r="P42" s="28"/>
       <c r="Q42" s="28"/>
       <c r="R42" s="28"/>
       <c r="S42" s="28"/>
       <c r="T42" s="28"/>
       <c r="U42" s="28"/>
       <c r="V42" s="28"/>
       <c r="W42" s="28"/>
       <c r="X42" s="28"/>
       <c r="Y42" s="28"/>
       <c r="Z42" s="28"/>
       <c r="AA42" s="28"/>
       <c r="AB42" s="28"/>
       <c r="AC42" s="28"/>
       <c r="AD42" s="28"/>
       <c r="AE42" s="28"/>
       <c r="AF42" s="28"/>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
     </row>
     <row r="43" spans="1:41" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B43" s="105" t="s">
+      <c r="B43" s="188" t="s">
         <v>136</v>
       </c>
-      <c r="C43" s="106"/>
-[...37 lines deleted...]
-      <c r="AO43" s="107"/>
+      <c r="C43" s="189"/>
+      <c r="D43" s="189"/>
+      <c r="E43" s="189"/>
+      <c r="F43" s="189"/>
+      <c r="G43" s="189"/>
+      <c r="H43" s="189"/>
+      <c r="I43" s="189"/>
+      <c r="J43" s="189"/>
+      <c r="K43" s="189"/>
+      <c r="L43" s="189"/>
+      <c r="M43" s="189"/>
+      <c r="N43" s="189"/>
+      <c r="O43" s="189"/>
+      <c r="P43" s="189"/>
+      <c r="Q43" s="189"/>
+      <c r="R43" s="189"/>
+      <c r="S43" s="189"/>
+      <c r="T43" s="189"/>
+      <c r="U43" s="189"/>
+      <c r="V43" s="189"/>
+      <c r="W43" s="189"/>
+      <c r="X43" s="189"/>
+      <c r="Y43" s="189"/>
+      <c r="Z43" s="189"/>
+      <c r="AA43" s="189"/>
+      <c r="AB43" s="189"/>
+      <c r="AC43" s="189"/>
+      <c r="AD43" s="189"/>
+      <c r="AE43" s="189"/>
+      <c r="AF43" s="189"/>
+      <c r="AG43" s="189"/>
+      <c r="AH43" s="189"/>
+      <c r="AI43" s="189"/>
+      <c r="AJ43" s="189"/>
+      <c r="AK43" s="189"/>
+      <c r="AL43" s="189"/>
+      <c r="AM43" s="189"/>
+      <c r="AN43" s="189"/>
+      <c r="AO43" s="190"/>
     </row>
     <row r="44" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="27"/>
-      <c r="B44" s="102"/>
-[...38 lines deleted...]
-      <c r="AO44" s="104"/>
+      <c r="B44" s="191"/>
+      <c r="C44" s="192"/>
+      <c r="D44" s="192"/>
+      <c r="E44" s="192"/>
+      <c r="F44" s="192"/>
+      <c r="G44" s="192"/>
+      <c r="H44" s="192"/>
+      <c r="I44" s="192"/>
+      <c r="J44" s="192"/>
+      <c r="K44" s="192"/>
+      <c r="L44" s="192"/>
+      <c r="M44" s="192"/>
+      <c r="N44" s="192"/>
+      <c r="O44" s="192"/>
+      <c r="P44" s="192"/>
+      <c r="Q44" s="192"/>
+      <c r="R44" s="192"/>
+      <c r="S44" s="192"/>
+      <c r="T44" s="192"/>
+      <c r="U44" s="192"/>
+      <c r="V44" s="192"/>
+      <c r="W44" s="192"/>
+      <c r="X44" s="192"/>
+      <c r="Y44" s="192"/>
+      <c r="Z44" s="192"/>
+      <c r="AA44" s="192"/>
+      <c r="AB44" s="192"/>
+      <c r="AC44" s="192"/>
+      <c r="AD44" s="192"/>
+      <c r="AE44" s="192"/>
+      <c r="AF44" s="192"/>
+      <c r="AG44" s="192"/>
+      <c r="AH44" s="192"/>
+      <c r="AI44" s="192"/>
+      <c r="AJ44" s="192"/>
+      <c r="AK44" s="192"/>
+      <c r="AL44" s="192"/>
+      <c r="AM44" s="192"/>
+      <c r="AN44" s="192"/>
+      <c r="AO44" s="193"/>
     </row>
     <row r="45" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="27"/>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
       <c r="H45" s="28"/>
       <c r="I45" s="28"/>
       <c r="J45" s="28"/>
       <c r="K45" s="28"/>
       <c r="L45" s="28"/>
       <c r="M45" s="28"/>
       <c r="N45" s="28"/>
       <c r="O45" s="28"/>
       <c r="P45" s="28"/>
       <c r="Q45" s="28"/>
       <c r="R45" s="28"/>
       <c r="S45" s="28"/>
       <c r="T45" s="28"/>
       <c r="U45" s="28"/>
       <c r="V45" s="28"/>
       <c r="W45" s="28"/>
       <c r="X45" s="28"/>
       <c r="Y45" s="28"/>
       <c r="Z45" s="28"/>
       <c r="AA45" s="28"/>
       <c r="AB45" s="28"/>
       <c r="AC45" s="28"/>
       <c r="AD45" s="28"/>
       <c r="AE45" s="28"/>
       <c r="AF45" s="28"/>
       <c r="AG45" s="28"/>
       <c r="AH45" s="28"/>
       <c r="AI45" s="28"/>
     </row>
     <row r="46" spans="1:41" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B46" s="105" t="s">
+      <c r="B46" s="188" t="s">
         <v>139</v>
       </c>
-      <c r="C46" s="106"/>
-[...37 lines deleted...]
-      <c r="AO46" s="107"/>
+      <c r="C46" s="189"/>
+      <c r="D46" s="189"/>
+      <c r="E46" s="189"/>
+      <c r="F46" s="189"/>
+      <c r="G46" s="189"/>
+      <c r="H46" s="189"/>
+      <c r="I46" s="189"/>
+      <c r="J46" s="189"/>
+      <c r="K46" s="189"/>
+      <c r="L46" s="189"/>
+      <c r="M46" s="189"/>
+      <c r="N46" s="189"/>
+      <c r="O46" s="189"/>
+      <c r="P46" s="189"/>
+      <c r="Q46" s="189"/>
+      <c r="R46" s="189"/>
+      <c r="S46" s="189"/>
+      <c r="T46" s="189"/>
+      <c r="U46" s="189"/>
+      <c r="V46" s="189"/>
+      <c r="W46" s="189"/>
+      <c r="X46" s="189"/>
+      <c r="Y46" s="189"/>
+      <c r="Z46" s="189"/>
+      <c r="AA46" s="189"/>
+      <c r="AB46" s="189"/>
+      <c r="AC46" s="189"/>
+      <c r="AD46" s="189"/>
+      <c r="AE46" s="189"/>
+      <c r="AF46" s="189"/>
+      <c r="AG46" s="189"/>
+      <c r="AH46" s="189"/>
+      <c r="AI46" s="189"/>
+      <c r="AJ46" s="189"/>
+      <c r="AK46" s="189"/>
+      <c r="AL46" s="189"/>
+      <c r="AM46" s="189"/>
+      <c r="AN46" s="189"/>
+      <c r="AO46" s="190"/>
     </row>
     <row r="47" spans="1:41" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="27"/>
-      <c r="B47" s="102"/>
-[...38 lines deleted...]
-      <c r="AO47" s="104"/>
+      <c r="B47" s="191"/>
+      <c r="C47" s="192"/>
+      <c r="D47" s="192"/>
+      <c r="E47" s="192"/>
+      <c r="F47" s="192"/>
+      <c r="G47" s="192"/>
+      <c r="H47" s="192"/>
+      <c r="I47" s="192"/>
+      <c r="J47" s="192"/>
+      <c r="K47" s="192"/>
+      <c r="L47" s="192"/>
+      <c r="M47" s="192"/>
+      <c r="N47" s="192"/>
+      <c r="O47" s="192"/>
+      <c r="P47" s="192"/>
+      <c r="Q47" s="192"/>
+      <c r="R47" s="192"/>
+      <c r="S47" s="192"/>
+      <c r="T47" s="192"/>
+      <c r="U47" s="192"/>
+      <c r="V47" s="192"/>
+      <c r="W47" s="192"/>
+      <c r="X47" s="192"/>
+      <c r="Y47" s="192"/>
+      <c r="Z47" s="192"/>
+      <c r="AA47" s="192"/>
+      <c r="AB47" s="192"/>
+      <c r="AC47" s="192"/>
+      <c r="AD47" s="192"/>
+      <c r="AE47" s="192"/>
+      <c r="AF47" s="192"/>
+      <c r="AG47" s="192"/>
+      <c r="AH47" s="192"/>
+      <c r="AI47" s="192"/>
+      <c r="AJ47" s="192"/>
+      <c r="AK47" s="192"/>
+      <c r="AL47" s="192"/>
+      <c r="AM47" s="192"/>
+      <c r="AN47" s="192"/>
+      <c r="AO47" s="193"/>
     </row>
     <row r="48" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="27"/>
       <c r="B48" s="28"/>
       <c r="C48" s="28"/>
       <c r="D48" s="28"/>
       <c r="E48" s="28"/>
       <c r="F48" s="28"/>
       <c r="G48" s="28"/>
       <c r="H48" s="28"/>
       <c r="I48" s="28"/>
       <c r="J48" s="28"/>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
       <c r="M48" s="28"/>
       <c r="N48" s="28"/>
       <c r="O48" s="28"/>
       <c r="P48" s="28"/>
       <c r="Q48" s="28"/>
       <c r="R48" s="28"/>
       <c r="S48" s="28"/>
       <c r="T48" s="28"/>
       <c r="U48" s="28"/>
       <c r="V48" s="28"/>
       <c r="W48" s="28"/>
       <c r="X48" s="28"/>
       <c r="Y48" s="28"/>
       <c r="Z48" s="28"/>
       <c r="AA48" s="28"/>
       <c r="AB48" s="28"/>
       <c r="AC48" s="28"/>
       <c r="AD48" s="28"/>
       <c r="AE48" s="28"/>
       <c r="AF48" s="28"/>
       <c r="AG48" s="28"/>
       <c r="AH48" s="28"/>
       <c r="AI48" s="28"/>
     </row>
     <row r="49" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="105" t="s">
+      <c r="B49" s="188" t="s">
         <v>35</v>
       </c>
-      <c r="C49" s="106"/>
-[...37 lines deleted...]
-      <c r="AO49" s="107"/>
+      <c r="C49" s="189"/>
+      <c r="D49" s="189"/>
+      <c r="E49" s="189"/>
+      <c r="F49" s="189"/>
+      <c r="G49" s="189"/>
+      <c r="H49" s="189"/>
+      <c r="I49" s="189"/>
+      <c r="J49" s="189"/>
+      <c r="K49" s="189"/>
+      <c r="L49" s="189"/>
+      <c r="M49" s="189"/>
+      <c r="N49" s="189"/>
+      <c r="O49" s="189"/>
+      <c r="P49" s="189"/>
+      <c r="Q49" s="189"/>
+      <c r="R49" s="189"/>
+      <c r="S49" s="189"/>
+      <c r="T49" s="189"/>
+      <c r="U49" s="189"/>
+      <c r="V49" s="189"/>
+      <c r="W49" s="189"/>
+      <c r="X49" s="189"/>
+      <c r="Y49" s="189"/>
+      <c r="Z49" s="189"/>
+      <c r="AA49" s="189"/>
+      <c r="AB49" s="189"/>
+      <c r="AC49" s="189"/>
+      <c r="AD49" s="189"/>
+      <c r="AE49" s="189"/>
+      <c r="AF49" s="189"/>
+      <c r="AG49" s="189"/>
+      <c r="AH49" s="189"/>
+      <c r="AI49" s="189"/>
+      <c r="AJ49" s="189"/>
+      <c r="AK49" s="189"/>
+      <c r="AL49" s="189"/>
+      <c r="AM49" s="189"/>
+      <c r="AN49" s="189"/>
+      <c r="AO49" s="190"/>
     </row>
     <row r="50" spans="1:64" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="27"/>
-      <c r="B50" s="102"/>
-[...38 lines deleted...]
-      <c r="AO50" s="104"/>
+      <c r="B50" s="191"/>
+      <c r="C50" s="192"/>
+      <c r="D50" s="192"/>
+      <c r="E50" s="192"/>
+      <c r="F50" s="192"/>
+      <c r="G50" s="192"/>
+      <c r="H50" s="192"/>
+      <c r="I50" s="192"/>
+      <c r="J50" s="192"/>
+      <c r="K50" s="192"/>
+      <c r="L50" s="192"/>
+      <c r="M50" s="192"/>
+      <c r="N50" s="192"/>
+      <c r="O50" s="192"/>
+      <c r="P50" s="192"/>
+      <c r="Q50" s="192"/>
+      <c r="R50" s="192"/>
+      <c r="S50" s="192"/>
+      <c r="T50" s="192"/>
+      <c r="U50" s="192"/>
+      <c r="V50" s="192"/>
+      <c r="W50" s="192"/>
+      <c r="X50" s="192"/>
+      <c r="Y50" s="192"/>
+      <c r="Z50" s="192"/>
+      <c r="AA50" s="192"/>
+      <c r="AB50" s="192"/>
+      <c r="AC50" s="192"/>
+      <c r="AD50" s="192"/>
+      <c r="AE50" s="192"/>
+      <c r="AF50" s="192"/>
+      <c r="AG50" s="192"/>
+      <c r="AH50" s="192"/>
+      <c r="AI50" s="192"/>
+      <c r="AJ50" s="192"/>
+      <c r="AK50" s="192"/>
+      <c r="AL50" s="192"/>
+      <c r="AM50" s="192"/>
+      <c r="AN50" s="192"/>
+      <c r="AO50" s="193"/>
     </row>
     <row r="51" spans="1:64" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="27"/>
       <c r="B51" s="28"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="28"/>
       <c r="F51" s="28"/>
       <c r="G51" s="28"/>
       <c r="H51" s="28"/>
       <c r="I51" s="28"/>
       <c r="J51" s="28"/>
       <c r="K51" s="28"/>
       <c r="L51" s="28"/>
       <c r="M51" s="28"/>
       <c r="N51" s="28"/>
       <c r="O51" s="28"/>
       <c r="P51" s="28"/>
       <c r="Q51" s="28"/>
       <c r="R51" s="28"/>
       <c r="S51" s="28"/>
       <c r="T51" s="28"/>
       <c r="U51" s="28"/>
       <c r="V51" s="28"/>
       <c r="W51" s="28"/>
       <c r="X51" s="28"/>
       <c r="Y51" s="28"/>
       <c r="Z51" s="28"/>
       <c r="AA51" s="28"/>
       <c r="AB51" s="28"/>
       <c r="AC51" s="28"/>
       <c r="AD51" s="28"/>
       <c r="AE51" s="28"/>
       <c r="AF51" s="28"/>
       <c r="AG51" s="28"/>
       <c r="AH51" s="28"/>
       <c r="AI51" s="28"/>
     </row>
     <row r="52" spans="1:64" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B52" s="105" t="s">
+      <c r="B52" s="188" t="s">
         <v>57</v>
       </c>
-      <c r="C52" s="106"/>
-[...37 lines deleted...]
-      <c r="AO52" s="107"/>
+      <c r="C52" s="189"/>
+      <c r="D52" s="189"/>
+      <c r="E52" s="189"/>
+      <c r="F52" s="189"/>
+      <c r="G52" s="189"/>
+      <c r="H52" s="189"/>
+      <c r="I52" s="189"/>
+      <c r="J52" s="189"/>
+      <c r="K52" s="189"/>
+      <c r="L52" s="189"/>
+      <c r="M52" s="189"/>
+      <c r="N52" s="189"/>
+      <c r="O52" s="189"/>
+      <c r="P52" s="189"/>
+      <c r="Q52" s="189"/>
+      <c r="R52" s="189"/>
+      <c r="S52" s="189"/>
+      <c r="T52" s="189"/>
+      <c r="U52" s="189"/>
+      <c r="V52" s="189"/>
+      <c r="W52" s="189"/>
+      <c r="X52" s="189"/>
+      <c r="Y52" s="189"/>
+      <c r="Z52" s="189"/>
+      <c r="AA52" s="189"/>
+      <c r="AB52" s="189"/>
+      <c r="AC52" s="189"/>
+      <c r="AD52" s="189"/>
+      <c r="AE52" s="189"/>
+      <c r="AF52" s="189"/>
+      <c r="AG52" s="189"/>
+      <c r="AH52" s="189"/>
+      <c r="AI52" s="189"/>
+      <c r="AJ52" s="189"/>
+      <c r="AK52" s="189"/>
+      <c r="AL52" s="189"/>
+      <c r="AM52" s="189"/>
+      <c r="AN52" s="189"/>
+      <c r="AO52" s="190"/>
     </row>
     <row r="53" spans="1:64" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="27"/>
-      <c r="B53" s="102"/>
-[...38 lines deleted...]
-      <c r="AO53" s="104"/>
+      <c r="B53" s="191"/>
+      <c r="C53" s="192"/>
+      <c r="D53" s="192"/>
+      <c r="E53" s="192"/>
+      <c r="F53" s="192"/>
+      <c r="G53" s="192"/>
+      <c r="H53" s="192"/>
+      <c r="I53" s="192"/>
+      <c r="J53" s="192"/>
+      <c r="K53" s="192"/>
+      <c r="L53" s="192"/>
+      <c r="M53" s="192"/>
+      <c r="N53" s="192"/>
+      <c r="O53" s="192"/>
+      <c r="P53" s="192"/>
+      <c r="Q53" s="192"/>
+      <c r="R53" s="192"/>
+      <c r="S53" s="192"/>
+      <c r="T53" s="192"/>
+      <c r="U53" s="192"/>
+      <c r="V53" s="192"/>
+      <c r="W53" s="192"/>
+      <c r="X53" s="192"/>
+      <c r="Y53" s="192"/>
+      <c r="Z53" s="192"/>
+      <c r="AA53" s="192"/>
+      <c r="AB53" s="192"/>
+      <c r="AC53" s="192"/>
+      <c r="AD53" s="192"/>
+      <c r="AE53" s="192"/>
+      <c r="AF53" s="192"/>
+      <c r="AG53" s="192"/>
+      <c r="AH53" s="192"/>
+      <c r="AI53" s="192"/>
+      <c r="AJ53" s="192"/>
+      <c r="AK53" s="192"/>
+      <c r="AL53" s="192"/>
+      <c r="AM53" s="192"/>
+      <c r="AN53" s="192"/>
+      <c r="AO53" s="193"/>
     </row>
     <row r="54" spans="1:64" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="27"/>
       <c r="B54" s="28"/>
       <c r="C54" s="28"/>
       <c r="D54" s="28"/>
       <c r="E54" s="28"/>
       <c r="F54" s="28"/>
       <c r="G54" s="28"/>
       <c r="H54" s="28"/>
       <c r="I54" s="28"/>
       <c r="J54" s="28"/>
       <c r="K54" s="28"/>
       <c r="L54" s="28"/>
       <c r="M54" s="28"/>
       <c r="N54" s="28"/>
       <c r="O54" s="28"/>
       <c r="P54" s="28"/>
       <c r="Q54" s="28"/>
       <c r="R54" s="28"/>
       <c r="S54" s="28"/>
       <c r="T54" s="28"/>
       <c r="U54" s="28"/>
       <c r="V54" s="28"/>
       <c r="W54" s="28"/>
       <c r="X54" s="28"/>
       <c r="Y54" s="28"/>
       <c r="Z54" s="28"/>
       <c r="AA54" s="28"/>
       <c r="AB54" s="28"/>
       <c r="AC54" s="28"/>
       <c r="AD54" s="28"/>
       <c r="AE54" s="28"/>
       <c r="AF54" s="28"/>
       <c r="AG54" s="28"/>
       <c r="AH54" s="28"/>
       <c r="AI54" s="28"/>
     </row>
     <row r="55" spans="1:64" ht="12" x14ac:dyDescent="0.2">
-      <c r="A55" s="204" t="s">
+      <c r="A55" s="100" t="s">
         <v>180</v>
       </c>
-      <c r="B55" s="204"/>
-[...38 lines deleted...]
-      <c r="AO55" s="204"/>
+      <c r="B55" s="100"/>
+      <c r="C55" s="100"/>
+      <c r="D55" s="100"/>
+      <c r="E55" s="100"/>
+      <c r="F55" s="100"/>
+      <c r="G55" s="100"/>
+      <c r="H55" s="100"/>
+      <c r="I55" s="100"/>
+      <c r="J55" s="100"/>
+      <c r="K55" s="100"/>
+      <c r="L55" s="100"/>
+      <c r="M55" s="100"/>
+      <c r="N55" s="100"/>
+      <c r="O55" s="100"/>
+      <c r="P55" s="100"/>
+      <c r="Q55" s="100"/>
+      <c r="R55" s="100"/>
+      <c r="S55" s="100"/>
+      <c r="T55" s="100"/>
+      <c r="U55" s="100"/>
+      <c r="V55" s="100"/>
+      <c r="W55" s="100"/>
+      <c r="X55" s="100"/>
+      <c r="Y55" s="100"/>
+      <c r="Z55" s="100"/>
+      <c r="AA55" s="100"/>
+      <c r="AB55" s="100"/>
+      <c r="AC55" s="100"/>
+      <c r="AD55" s="100"/>
+      <c r="AE55" s="100"/>
+      <c r="AF55" s="100"/>
+      <c r="AG55" s="100"/>
+      <c r="AH55" s="100"/>
+      <c r="AI55" s="100"/>
+      <c r="AJ55" s="100"/>
+      <c r="AK55" s="100"/>
+      <c r="AL55" s="100"/>
+      <c r="AM55" s="100"/>
+      <c r="AN55" s="100"/>
+      <c r="AO55" s="100"/>
       <c r="AP55" s="30"/>
       <c r="AQ55" s="30"/>
       <c r="AR55" s="30"/>
       <c r="AS55" s="30"/>
       <c r="AT55" s="30"/>
       <c r="AU55" s="30"/>
       <c r="AV55" s="30"/>
       <c r="AW55" s="30"/>
       <c r="AX55" s="30"/>
       <c r="AY55" s="30"/>
       <c r="AZ55" s="30"/>
       <c r="BA55" s="30"/>
       <c r="BB55" s="30"/>
       <c r="BC55" s="30"/>
       <c r="BD55" s="30"/>
       <c r="BE55" s="30"/>
       <c r="BF55" s="30"/>
       <c r="BG55" s="30"/>
       <c r="BH55" s="30"/>
       <c r="BI55" s="30"/>
       <c r="BJ55" s="30"/>
       <c r="BK55" s="30"/>
       <c r="BL55" s="30"/>
     </row>
     <row r="56" spans="1:64" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -4739,2929 +4739,2929 @@
       <c r="AA56" s="29"/>
       <c r="AB56" s="29"/>
       <c r="AC56" s="29"/>
       <c r="AD56" s="29"/>
       <c r="AN56" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:64" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="25" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:64" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6"/>
     </row>
     <row r="59" spans="1:64" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="31" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="60" spans="1:64" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="32"/>
     </row>
     <row r="61" spans="1:64" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="193" t="s">
+      <c r="A61" s="115" t="s">
         <v>42</v>
       </c>
-      <c r="B61" s="194"/>
-[...8 lines deleted...]
-      <c r="K61" s="193" t="s">
+      <c r="B61" s="116"/>
+      <c r="C61" s="116"/>
+      <c r="D61" s="116"/>
+      <c r="E61" s="116"/>
+      <c r="F61" s="116"/>
+      <c r="G61" s="116"/>
+      <c r="H61" s="116"/>
+      <c r="I61" s="116"/>
+      <c r="J61" s="117"/>
+      <c r="K61" s="115" t="s">
         <v>53</v>
       </c>
-      <c r="L61" s="194"/>
-[...5 lines deleted...]
-      <c r="R61" s="193" t="s">
+      <c r="L61" s="116"/>
+      <c r="M61" s="116"/>
+      <c r="N61" s="116"/>
+      <c r="O61" s="116"/>
+      <c r="P61" s="116"/>
+      <c r="Q61" s="117"/>
+      <c r="R61" s="115" t="s">
         <v>116</v>
       </c>
-      <c r="S61" s="194"/>
-[...2 lines deleted...]
-      <c r="V61" s="109" t="s">
+      <c r="S61" s="116"/>
+      <c r="T61" s="116"/>
+      <c r="U61" s="117"/>
+      <c r="V61" s="198" t="s">
         <v>69</v>
       </c>
-      <c r="W61" s="109"/>
-      <c r="X61" s="200" t="s">
+      <c r="W61" s="198"/>
+      <c r="X61" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="Y61" s="201"/>
-      <c r="Z61" s="193" t="s">
+      <c r="Y61" s="97"/>
+      <c r="Z61" s="115" t="s">
         <v>68</v>
       </c>
-      <c r="AA61" s="194"/>
-[...2 lines deleted...]
-      <c r="AD61" s="199" t="s">
+      <c r="AA61" s="116"/>
+      <c r="AB61" s="116"/>
+      <c r="AC61" s="117"/>
+      <c r="AD61" s="110" t="s">
         <v>72</v>
       </c>
-      <c r="AE61" s="199"/>
-[...9 lines deleted...]
-      <c r="AO61" s="199"/>
+      <c r="AE61" s="110"/>
+      <c r="AF61" s="110"/>
+      <c r="AG61" s="110"/>
+      <c r="AH61" s="110"/>
+      <c r="AI61" s="110"/>
+      <c r="AJ61" s="110"/>
+      <c r="AK61" s="110"/>
+      <c r="AL61" s="110"/>
+      <c r="AM61" s="110"/>
+      <c r="AN61" s="110"/>
+      <c r="AO61" s="110"/>
     </row>
     <row r="62" spans="1:64" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="196"/>
-[...28 lines deleted...]
-      <c r="AD62" s="123" t="s">
+      <c r="A62" s="118"/>
+      <c r="B62" s="119"/>
+      <c r="C62" s="119"/>
+      <c r="D62" s="119"/>
+      <c r="E62" s="119"/>
+      <c r="F62" s="119"/>
+      <c r="G62" s="119"/>
+      <c r="H62" s="119"/>
+      <c r="I62" s="119"/>
+      <c r="J62" s="120"/>
+      <c r="K62" s="118"/>
+      <c r="L62" s="119"/>
+      <c r="M62" s="119"/>
+      <c r="N62" s="119"/>
+      <c r="O62" s="119"/>
+      <c r="P62" s="119"/>
+      <c r="Q62" s="120"/>
+      <c r="R62" s="118"/>
+      <c r="S62" s="119"/>
+      <c r="T62" s="119"/>
+      <c r="U62" s="120"/>
+      <c r="V62" s="198"/>
+      <c r="W62" s="198"/>
+      <c r="X62" s="98"/>
+      <c r="Y62" s="99"/>
+      <c r="Z62" s="118"/>
+      <c r="AA62" s="119"/>
+      <c r="AB62" s="119"/>
+      <c r="AC62" s="120"/>
+      <c r="AD62" s="121" t="s">
         <v>199</v>
       </c>
-      <c r="AE62" s="124"/>
-[...2 lines deleted...]
-      <c r="AH62" s="123" t="s">
+      <c r="AE62" s="122"/>
+      <c r="AF62" s="122"/>
+      <c r="AG62" s="123"/>
+      <c r="AH62" s="121" t="s">
         <v>148</v>
       </c>
-      <c r="AI62" s="124"/>
-[...2 lines deleted...]
-      <c r="AL62" s="199" t="s">
+      <c r="AI62" s="122"/>
+      <c r="AJ62" s="122"/>
+      <c r="AK62" s="123"/>
+      <c r="AL62" s="110" t="s">
         <v>50</v>
       </c>
-      <c r="AM62" s="199"/>
-[...1 lines deleted...]
-      <c r="AO62" s="199"/>
+      <c r="AM62" s="110"/>
+      <c r="AN62" s="110"/>
+      <c r="AO62" s="110"/>
     </row>
     <row r="63" spans="1:64" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="118"/>
-[...24 lines deleted...]
-      <c r="Z63" s="115" t="str">
+      <c r="A63" s="114"/>
+      <c r="B63" s="114"/>
+      <c r="C63" s="114"/>
+      <c r="D63" s="114"/>
+      <c r="E63" s="114"/>
+      <c r="F63" s="114"/>
+      <c r="G63" s="114"/>
+      <c r="H63" s="114"/>
+      <c r="I63" s="114"/>
+      <c r="J63" s="114"/>
+      <c r="K63" s="114"/>
+      <c r="L63" s="114"/>
+      <c r="M63" s="114"/>
+      <c r="N63" s="114"/>
+      <c r="O63" s="114"/>
+      <c r="P63" s="114"/>
+      <c r="Q63" s="114"/>
+      <c r="R63" s="93"/>
+      <c r="S63" s="94"/>
+      <c r="T63" s="94"/>
+      <c r="U63" s="95"/>
+      <c r="V63" s="109"/>
+      <c r="W63" s="109"/>
+      <c r="X63" s="107"/>
+      <c r="Y63" s="108"/>
+      <c r="Z63" s="104" t="str">
         <f t="shared" ref="Z63:Z91" si="0">IF(R63="","",IF(X63="",R63,CEILING(R63*X63,1)))</f>
         <v/>
       </c>
-      <c r="AA63" s="116"/>
-[...10 lines deleted...]
-      <c r="AL63" s="108" t="str">
+      <c r="AA63" s="105"/>
+      <c r="AB63" s="105"/>
+      <c r="AC63" s="106"/>
+      <c r="AD63" s="93"/>
+      <c r="AE63" s="94"/>
+      <c r="AF63" s="94"/>
+      <c r="AG63" s="95"/>
+      <c r="AH63" s="93"/>
+      <c r="AI63" s="94"/>
+      <c r="AJ63" s="94"/>
+      <c r="AK63" s="95"/>
+      <c r="AL63" s="102" t="str">
         <f t="shared" ref="AL63:AL91" si="1">IF(Z63="","",Z63-AD63-AH63)</f>
         <v/>
       </c>
-      <c r="AM63" s="108"/>
-[...1 lines deleted...]
-      <c r="AO63" s="108"/>
+      <c r="AM63" s="102"/>
+      <c r="AN63" s="102"/>
+      <c r="AO63" s="102"/>
       <c r="AP63" s="33" t="str">
         <f>IF(_vst!AT2=1,_vst!$AO$2,IF(_vst!AV2=1,_vst!$AO$4,IF(_vst!AU2=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="64" spans="1:64" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="118"/>
-[...24 lines deleted...]
-      <c r="Z64" s="115" t="str">
+      <c r="A64" s="114"/>
+      <c r="B64" s="114"/>
+      <c r="C64" s="114"/>
+      <c r="D64" s="114"/>
+      <c r="E64" s="114"/>
+      <c r="F64" s="114"/>
+      <c r="G64" s="114"/>
+      <c r="H64" s="114"/>
+      <c r="I64" s="114"/>
+      <c r="J64" s="114"/>
+      <c r="K64" s="114"/>
+      <c r="L64" s="114"/>
+      <c r="M64" s="114"/>
+      <c r="N64" s="114"/>
+      <c r="O64" s="114"/>
+      <c r="P64" s="114"/>
+      <c r="Q64" s="114"/>
+      <c r="R64" s="93"/>
+      <c r="S64" s="94"/>
+      <c r="T64" s="94"/>
+      <c r="U64" s="95"/>
+      <c r="V64" s="109"/>
+      <c r="W64" s="109"/>
+      <c r="X64" s="107"/>
+      <c r="Y64" s="108"/>
+      <c r="Z64" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA64" s="116"/>
-[...10 lines deleted...]
-      <c r="AL64" s="108" t="str">
+      <c r="AA64" s="105"/>
+      <c r="AB64" s="105"/>
+      <c r="AC64" s="106"/>
+      <c r="AD64" s="93"/>
+      <c r="AE64" s="94"/>
+      <c r="AF64" s="94"/>
+      <c r="AG64" s="95"/>
+      <c r="AH64" s="93"/>
+      <c r="AI64" s="94"/>
+      <c r="AJ64" s="94"/>
+      <c r="AK64" s="95"/>
+      <c r="AL64" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM64" s="108"/>
-[...1 lines deleted...]
-      <c r="AO64" s="108"/>
+      <c r="AM64" s="102"/>
+      <c r="AN64" s="102"/>
+      <c r="AO64" s="102"/>
       <c r="AP64" s="33" t="str">
         <f>IF(_vst!AT3=1,_vst!$AO$2,IF(_vst!AV3=1,_vst!$AO$4,IF(_vst!AU3=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="65" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="118"/>
-[...24 lines deleted...]
-      <c r="Z65" s="115" t="str">
+      <c r="A65" s="114"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="114"/>
+      <c r="D65" s="114"/>
+      <c r="E65" s="114"/>
+      <c r="F65" s="114"/>
+      <c r="G65" s="114"/>
+      <c r="H65" s="114"/>
+      <c r="I65" s="114"/>
+      <c r="J65" s="114"/>
+      <c r="K65" s="114"/>
+      <c r="L65" s="114"/>
+      <c r="M65" s="114"/>
+      <c r="N65" s="114"/>
+      <c r="O65" s="114"/>
+      <c r="P65" s="114"/>
+      <c r="Q65" s="114"/>
+      <c r="R65" s="93"/>
+      <c r="S65" s="94"/>
+      <c r="T65" s="94"/>
+      <c r="U65" s="95"/>
+      <c r="V65" s="109"/>
+      <c r="W65" s="109"/>
+      <c r="X65" s="107"/>
+      <c r="Y65" s="108"/>
+      <c r="Z65" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA65" s="116"/>
-[...10 lines deleted...]
-      <c r="AL65" s="108" t="str">
+      <c r="AA65" s="105"/>
+      <c r="AB65" s="105"/>
+      <c r="AC65" s="106"/>
+      <c r="AD65" s="93"/>
+      <c r="AE65" s="94"/>
+      <c r="AF65" s="94"/>
+      <c r="AG65" s="95"/>
+      <c r="AH65" s="93"/>
+      <c r="AI65" s="94"/>
+      <c r="AJ65" s="94"/>
+      <c r="AK65" s="95"/>
+      <c r="AL65" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM65" s="108"/>
-[...1 lines deleted...]
-      <c r="AO65" s="108"/>
+      <c r="AM65" s="102"/>
+      <c r="AN65" s="102"/>
+      <c r="AO65" s="102"/>
       <c r="AP65" s="33" t="str">
         <f>IF(_vst!AT4=1,_vst!$AO$2,IF(_vst!AV4=1,_vst!$AO$4,IF(_vst!AU4=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="66" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="118"/>
-[...24 lines deleted...]
-      <c r="Z66" s="115" t="str">
+      <c r="A66" s="114"/>
+      <c r="B66" s="114"/>
+      <c r="C66" s="114"/>
+      <c r="D66" s="114"/>
+      <c r="E66" s="114"/>
+      <c r="F66" s="114"/>
+      <c r="G66" s="114"/>
+      <c r="H66" s="114"/>
+      <c r="I66" s="114"/>
+      <c r="J66" s="114"/>
+      <c r="K66" s="114"/>
+      <c r="L66" s="114"/>
+      <c r="M66" s="114"/>
+      <c r="N66" s="114"/>
+      <c r="O66" s="114"/>
+      <c r="P66" s="114"/>
+      <c r="Q66" s="114"/>
+      <c r="R66" s="93"/>
+      <c r="S66" s="94"/>
+      <c r="T66" s="94"/>
+      <c r="U66" s="95"/>
+      <c r="V66" s="109"/>
+      <c r="W66" s="109"/>
+      <c r="X66" s="107"/>
+      <c r="Y66" s="108"/>
+      <c r="Z66" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA66" s="116"/>
-[...10 lines deleted...]
-      <c r="AL66" s="108" t="str">
+      <c r="AA66" s="105"/>
+      <c r="AB66" s="105"/>
+      <c r="AC66" s="106"/>
+      <c r="AD66" s="93"/>
+      <c r="AE66" s="94"/>
+      <c r="AF66" s="94"/>
+      <c r="AG66" s="95"/>
+      <c r="AH66" s="93"/>
+      <c r="AI66" s="94"/>
+      <c r="AJ66" s="94"/>
+      <c r="AK66" s="95"/>
+      <c r="AL66" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM66" s="108"/>
-[...1 lines deleted...]
-      <c r="AO66" s="108"/>
+      <c r="AM66" s="102"/>
+      <c r="AN66" s="102"/>
+      <c r="AO66" s="102"/>
       <c r="AP66" s="33" t="str">
         <f>IF(_vst!AT5=1,_vst!$AO$2,IF(_vst!AV5=1,_vst!$AO$4,IF(_vst!AU5=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="67" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="118"/>
-[...24 lines deleted...]
-      <c r="Z67" s="115" t="str">
+      <c r="A67" s="114"/>
+      <c r="B67" s="114"/>
+      <c r="C67" s="114"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="114"/>
+      <c r="F67" s="114"/>
+      <c r="G67" s="114"/>
+      <c r="H67" s="114"/>
+      <c r="I67" s="114"/>
+      <c r="J67" s="114"/>
+      <c r="K67" s="114"/>
+      <c r="L67" s="114"/>
+      <c r="M67" s="114"/>
+      <c r="N67" s="114"/>
+      <c r="O67" s="114"/>
+      <c r="P67" s="114"/>
+      <c r="Q67" s="114"/>
+      <c r="R67" s="93"/>
+      <c r="S67" s="94"/>
+      <c r="T67" s="94"/>
+      <c r="U67" s="95"/>
+      <c r="V67" s="109"/>
+      <c r="W67" s="109"/>
+      <c r="X67" s="107"/>
+      <c r="Y67" s="108"/>
+      <c r="Z67" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA67" s="116"/>
-[...10 lines deleted...]
-      <c r="AL67" s="108" t="str">
+      <c r="AA67" s="105"/>
+      <c r="AB67" s="105"/>
+      <c r="AC67" s="106"/>
+      <c r="AD67" s="93"/>
+      <c r="AE67" s="94"/>
+      <c r="AF67" s="94"/>
+      <c r="AG67" s="95"/>
+      <c r="AH67" s="93"/>
+      <c r="AI67" s="94"/>
+      <c r="AJ67" s="94"/>
+      <c r="AK67" s="95"/>
+      <c r="AL67" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM67" s="108"/>
-[...1 lines deleted...]
-      <c r="AO67" s="108"/>
+      <c r="AM67" s="102"/>
+      <c r="AN67" s="102"/>
+      <c r="AO67" s="102"/>
       <c r="AP67" s="33" t="str">
         <f>IF(_vst!AT6=1,_vst!$AO$2,IF(_vst!AV6=1,_vst!$AO$4,IF(_vst!AU6=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="68" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="118"/>
-[...24 lines deleted...]
-      <c r="Z68" s="115" t="str">
+      <c r="A68" s="114"/>
+      <c r="B68" s="114"/>
+      <c r="C68" s="114"/>
+      <c r="D68" s="114"/>
+      <c r="E68" s="114"/>
+      <c r="F68" s="114"/>
+      <c r="G68" s="114"/>
+      <c r="H68" s="114"/>
+      <c r="I68" s="114"/>
+      <c r="J68" s="114"/>
+      <c r="K68" s="114"/>
+      <c r="L68" s="114"/>
+      <c r="M68" s="114"/>
+      <c r="N68" s="114"/>
+      <c r="O68" s="114"/>
+      <c r="P68" s="114"/>
+      <c r="Q68" s="114"/>
+      <c r="R68" s="93"/>
+      <c r="S68" s="94"/>
+      <c r="T68" s="94"/>
+      <c r="U68" s="95"/>
+      <c r="V68" s="109"/>
+      <c r="W68" s="109"/>
+      <c r="X68" s="107"/>
+      <c r="Y68" s="108"/>
+      <c r="Z68" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA68" s="116"/>
-[...10 lines deleted...]
-      <c r="AL68" s="108" t="str">
+      <c r="AA68" s="105"/>
+      <c r="AB68" s="105"/>
+      <c r="AC68" s="106"/>
+      <c r="AD68" s="93"/>
+      <c r="AE68" s="94"/>
+      <c r="AF68" s="94"/>
+      <c r="AG68" s="95"/>
+      <c r="AH68" s="93"/>
+      <c r="AI68" s="94"/>
+      <c r="AJ68" s="94"/>
+      <c r="AK68" s="95"/>
+      <c r="AL68" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM68" s="108"/>
-[...1 lines deleted...]
-      <c r="AO68" s="108"/>
+      <c r="AM68" s="102"/>
+      <c r="AN68" s="102"/>
+      <c r="AO68" s="102"/>
       <c r="AP68" s="33" t="str">
         <f>IF(_vst!AT7=1,_vst!$AO$2,IF(_vst!AV7=1,_vst!$AO$4,IF(_vst!AU7=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="69" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="118"/>
-[...24 lines deleted...]
-      <c r="Z69" s="115" t="str">
+      <c r="A69" s="114"/>
+      <c r="B69" s="114"/>
+      <c r="C69" s="114"/>
+      <c r="D69" s="114"/>
+      <c r="E69" s="114"/>
+      <c r="F69" s="114"/>
+      <c r="G69" s="114"/>
+      <c r="H69" s="114"/>
+      <c r="I69" s="114"/>
+      <c r="J69" s="114"/>
+      <c r="K69" s="114"/>
+      <c r="L69" s="114"/>
+      <c r="M69" s="114"/>
+      <c r="N69" s="114"/>
+      <c r="O69" s="114"/>
+      <c r="P69" s="114"/>
+      <c r="Q69" s="114"/>
+      <c r="R69" s="93"/>
+      <c r="S69" s="94"/>
+      <c r="T69" s="94"/>
+      <c r="U69" s="95"/>
+      <c r="V69" s="109"/>
+      <c r="W69" s="109"/>
+      <c r="X69" s="107"/>
+      <c r="Y69" s="108"/>
+      <c r="Z69" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA69" s="116"/>
-[...10 lines deleted...]
-      <c r="AL69" s="108" t="str">
+      <c r="AA69" s="105"/>
+      <c r="AB69" s="105"/>
+      <c r="AC69" s="106"/>
+      <c r="AD69" s="93"/>
+      <c r="AE69" s="94"/>
+      <c r="AF69" s="94"/>
+      <c r="AG69" s="95"/>
+      <c r="AH69" s="93"/>
+      <c r="AI69" s="94"/>
+      <c r="AJ69" s="94"/>
+      <c r="AK69" s="95"/>
+      <c r="AL69" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM69" s="108"/>
-[...1 lines deleted...]
-      <c r="AO69" s="108"/>
+      <c r="AM69" s="102"/>
+      <c r="AN69" s="102"/>
+      <c r="AO69" s="102"/>
       <c r="AP69" s="33" t="str">
         <f>IF(_vst!AT8=1,_vst!$AO$2,IF(_vst!AV8=1,_vst!$AO$4,IF(_vst!AU8=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="70" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="118"/>
-[...24 lines deleted...]
-      <c r="Z70" s="115" t="str">
+      <c r="A70" s="114"/>
+      <c r="B70" s="114"/>
+      <c r="C70" s="114"/>
+      <c r="D70" s="114"/>
+      <c r="E70" s="114"/>
+      <c r="F70" s="114"/>
+      <c r="G70" s="114"/>
+      <c r="H70" s="114"/>
+      <c r="I70" s="114"/>
+      <c r="J70" s="114"/>
+      <c r="K70" s="114"/>
+      <c r="L70" s="114"/>
+      <c r="M70" s="114"/>
+      <c r="N70" s="114"/>
+      <c r="O70" s="114"/>
+      <c r="P70" s="114"/>
+      <c r="Q70" s="114"/>
+      <c r="R70" s="93"/>
+      <c r="S70" s="94"/>
+      <c r="T70" s="94"/>
+      <c r="U70" s="95"/>
+      <c r="V70" s="109"/>
+      <c r="W70" s="109"/>
+      <c r="X70" s="107"/>
+      <c r="Y70" s="108"/>
+      <c r="Z70" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA70" s="116"/>
-[...10 lines deleted...]
-      <c r="AL70" s="108" t="str">
+      <c r="AA70" s="105"/>
+      <c r="AB70" s="105"/>
+      <c r="AC70" s="106"/>
+      <c r="AD70" s="93"/>
+      <c r="AE70" s="94"/>
+      <c r="AF70" s="94"/>
+      <c r="AG70" s="95"/>
+      <c r="AH70" s="93"/>
+      <c r="AI70" s="94"/>
+      <c r="AJ70" s="94"/>
+      <c r="AK70" s="95"/>
+      <c r="AL70" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM70" s="108"/>
-[...1 lines deleted...]
-      <c r="AO70" s="108"/>
+      <c r="AM70" s="102"/>
+      <c r="AN70" s="102"/>
+      <c r="AO70" s="102"/>
       <c r="AP70" s="33" t="str">
         <f>IF(_vst!AT9=1,_vst!$AO$2,IF(_vst!AV9=1,_vst!$AO$4,IF(_vst!AU9=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="71" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="118"/>
-[...24 lines deleted...]
-      <c r="Z71" s="115" t="str">
+      <c r="A71" s="114"/>
+      <c r="B71" s="114"/>
+      <c r="C71" s="114"/>
+      <c r="D71" s="114"/>
+      <c r="E71" s="114"/>
+      <c r="F71" s="114"/>
+      <c r="G71" s="114"/>
+      <c r="H71" s="114"/>
+      <c r="I71" s="114"/>
+      <c r="J71" s="114"/>
+      <c r="K71" s="114"/>
+      <c r="L71" s="114"/>
+      <c r="M71" s="114"/>
+      <c r="N71" s="114"/>
+      <c r="O71" s="114"/>
+      <c r="P71" s="114"/>
+      <c r="Q71" s="114"/>
+      <c r="R71" s="93"/>
+      <c r="S71" s="94"/>
+      <c r="T71" s="94"/>
+      <c r="U71" s="95"/>
+      <c r="V71" s="109"/>
+      <c r="W71" s="109"/>
+      <c r="X71" s="107"/>
+      <c r="Y71" s="108"/>
+      <c r="Z71" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA71" s="116"/>
-[...10 lines deleted...]
-      <c r="AL71" s="108" t="str">
+      <c r="AA71" s="105"/>
+      <c r="AB71" s="105"/>
+      <c r="AC71" s="106"/>
+      <c r="AD71" s="93"/>
+      <c r="AE71" s="94"/>
+      <c r="AF71" s="94"/>
+      <c r="AG71" s="95"/>
+      <c r="AH71" s="93"/>
+      <c r="AI71" s="94"/>
+      <c r="AJ71" s="94"/>
+      <c r="AK71" s="95"/>
+      <c r="AL71" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM71" s="108"/>
-[...1 lines deleted...]
-      <c r="AO71" s="108"/>
+      <c r="AM71" s="102"/>
+      <c r="AN71" s="102"/>
+      <c r="AO71" s="102"/>
       <c r="AP71" s="33" t="str">
         <f>IF(_vst!AT10=1,_vst!$AO$2,IF(_vst!AV10=1,_vst!$AO$4,IF(_vst!AU10=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="72" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="118"/>
-[...24 lines deleted...]
-      <c r="Z72" s="115" t="str">
+      <c r="A72" s="114"/>
+      <c r="B72" s="114"/>
+      <c r="C72" s="114"/>
+      <c r="D72" s="114"/>
+      <c r="E72" s="114"/>
+      <c r="F72" s="114"/>
+      <c r="G72" s="114"/>
+      <c r="H72" s="114"/>
+      <c r="I72" s="114"/>
+      <c r="J72" s="114"/>
+      <c r="K72" s="114"/>
+      <c r="L72" s="114"/>
+      <c r="M72" s="114"/>
+      <c r="N72" s="114"/>
+      <c r="O72" s="114"/>
+      <c r="P72" s="114"/>
+      <c r="Q72" s="114"/>
+      <c r="R72" s="93"/>
+      <c r="S72" s="94"/>
+      <c r="T72" s="94"/>
+      <c r="U72" s="95"/>
+      <c r="V72" s="109"/>
+      <c r="W72" s="109"/>
+      <c r="X72" s="107"/>
+      <c r="Y72" s="108"/>
+      <c r="Z72" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA72" s="116"/>
-[...10 lines deleted...]
-      <c r="AL72" s="108" t="str">
+      <c r="AA72" s="105"/>
+      <c r="AB72" s="105"/>
+      <c r="AC72" s="106"/>
+      <c r="AD72" s="93"/>
+      <c r="AE72" s="94"/>
+      <c r="AF72" s="94"/>
+      <c r="AG72" s="95"/>
+      <c r="AH72" s="93"/>
+      <c r="AI72" s="94"/>
+      <c r="AJ72" s="94"/>
+      <c r="AK72" s="95"/>
+      <c r="AL72" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM72" s="108"/>
-[...1 lines deleted...]
-      <c r="AO72" s="108"/>
+      <c r="AM72" s="102"/>
+      <c r="AN72" s="102"/>
+      <c r="AO72" s="102"/>
       <c r="AP72" s="33" t="str">
         <f>IF(_vst!AT11=1,_vst!$AO$2,IF(_vst!AV11=1,_vst!$AO$4,IF(_vst!AU11=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="73" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="118"/>
-[...24 lines deleted...]
-      <c r="Z73" s="115" t="str">
+      <c r="A73" s="114"/>
+      <c r="B73" s="114"/>
+      <c r="C73" s="114"/>
+      <c r="D73" s="114"/>
+      <c r="E73" s="114"/>
+      <c r="F73" s="114"/>
+      <c r="G73" s="114"/>
+      <c r="H73" s="114"/>
+      <c r="I73" s="114"/>
+      <c r="J73" s="114"/>
+      <c r="K73" s="114"/>
+      <c r="L73" s="114"/>
+      <c r="M73" s="114"/>
+      <c r="N73" s="114"/>
+      <c r="O73" s="114"/>
+      <c r="P73" s="114"/>
+      <c r="Q73" s="114"/>
+      <c r="R73" s="93"/>
+      <c r="S73" s="94"/>
+      <c r="T73" s="94"/>
+      <c r="U73" s="95"/>
+      <c r="V73" s="109"/>
+      <c r="W73" s="109"/>
+      <c r="X73" s="107"/>
+      <c r="Y73" s="108"/>
+      <c r="Z73" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA73" s="116"/>
-[...10 lines deleted...]
-      <c r="AL73" s="108" t="str">
+      <c r="AA73" s="105"/>
+      <c r="AB73" s="105"/>
+      <c r="AC73" s="106"/>
+      <c r="AD73" s="93"/>
+      <c r="AE73" s="94"/>
+      <c r="AF73" s="94"/>
+      <c r="AG73" s="95"/>
+      <c r="AH73" s="93"/>
+      <c r="AI73" s="94"/>
+      <c r="AJ73" s="94"/>
+      <c r="AK73" s="95"/>
+      <c r="AL73" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM73" s="108"/>
-[...1 lines deleted...]
-      <c r="AO73" s="108"/>
+      <c r="AM73" s="102"/>
+      <c r="AN73" s="102"/>
+      <c r="AO73" s="102"/>
       <c r="AP73" s="33" t="str">
         <f>IF(_vst!AT12=1,_vst!$AO$2,IF(_vst!AV12=1,_vst!$AO$4,IF(_vst!AU12=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="74" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="118"/>
-[...24 lines deleted...]
-      <c r="Z74" s="115" t="str">
+      <c r="A74" s="114"/>
+      <c r="B74" s="114"/>
+      <c r="C74" s="114"/>
+      <c r="D74" s="114"/>
+      <c r="E74" s="114"/>
+      <c r="F74" s="114"/>
+      <c r="G74" s="114"/>
+      <c r="H74" s="114"/>
+      <c r="I74" s="114"/>
+      <c r="J74" s="114"/>
+      <c r="K74" s="114"/>
+      <c r="L74" s="114"/>
+      <c r="M74" s="114"/>
+      <c r="N74" s="114"/>
+      <c r="O74" s="114"/>
+      <c r="P74" s="114"/>
+      <c r="Q74" s="114"/>
+      <c r="R74" s="93"/>
+      <c r="S74" s="94"/>
+      <c r="T74" s="94"/>
+      <c r="U74" s="95"/>
+      <c r="V74" s="109"/>
+      <c r="W74" s="109"/>
+      <c r="X74" s="107"/>
+      <c r="Y74" s="108"/>
+      <c r="Z74" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA74" s="116"/>
-[...10 lines deleted...]
-      <c r="AL74" s="108" t="str">
+      <c r="AA74" s="105"/>
+      <c r="AB74" s="105"/>
+      <c r="AC74" s="106"/>
+      <c r="AD74" s="93"/>
+      <c r="AE74" s="94"/>
+      <c r="AF74" s="94"/>
+      <c r="AG74" s="95"/>
+      <c r="AH74" s="93"/>
+      <c r="AI74" s="94"/>
+      <c r="AJ74" s="94"/>
+      <c r="AK74" s="95"/>
+      <c r="AL74" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM74" s="108"/>
-[...1 lines deleted...]
-      <c r="AO74" s="108"/>
+      <c r="AM74" s="102"/>
+      <c r="AN74" s="102"/>
+      <c r="AO74" s="102"/>
       <c r="AP74" s="33" t="str">
         <f>IF(_vst!AT13=1,_vst!$AO$2,IF(_vst!AV13=1,_vst!$AO$4,IF(_vst!AU13=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="75" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="110"/>
-[...24 lines deleted...]
-      <c r="Z75" s="115" t="str">
+      <c r="A75" s="111"/>
+      <c r="B75" s="112"/>
+      <c r="C75" s="112"/>
+      <c r="D75" s="112"/>
+      <c r="E75" s="112"/>
+      <c r="F75" s="112"/>
+      <c r="G75" s="112"/>
+      <c r="H75" s="112"/>
+      <c r="I75" s="112"/>
+      <c r="J75" s="113"/>
+      <c r="K75" s="114"/>
+      <c r="L75" s="114"/>
+      <c r="M75" s="114"/>
+      <c r="N75" s="114"/>
+      <c r="O75" s="114"/>
+      <c r="P75" s="114"/>
+      <c r="Q75" s="114"/>
+      <c r="R75" s="93"/>
+      <c r="S75" s="94"/>
+      <c r="T75" s="94"/>
+      <c r="U75" s="95"/>
+      <c r="V75" s="109"/>
+      <c r="W75" s="109"/>
+      <c r="X75" s="107"/>
+      <c r="Y75" s="108"/>
+      <c r="Z75" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA75" s="116"/>
-[...10 lines deleted...]
-      <c r="AL75" s="108" t="str">
+      <c r="AA75" s="105"/>
+      <c r="AB75" s="105"/>
+      <c r="AC75" s="106"/>
+      <c r="AD75" s="93"/>
+      <c r="AE75" s="94"/>
+      <c r="AF75" s="94"/>
+      <c r="AG75" s="95"/>
+      <c r="AH75" s="93"/>
+      <c r="AI75" s="94"/>
+      <c r="AJ75" s="94"/>
+      <c r="AK75" s="95"/>
+      <c r="AL75" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM75" s="108"/>
-[...1 lines deleted...]
-      <c r="AO75" s="108"/>
+      <c r="AM75" s="102"/>
+      <c r="AN75" s="102"/>
+      <c r="AO75" s="102"/>
       <c r="AP75" s="33" t="str">
         <f>IF(_vst!AT14=1,_vst!$AO$2,IF(_vst!AV14=1,_vst!$AO$4,IF(_vst!AU14=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="76" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="110"/>
-[...24 lines deleted...]
-      <c r="Z76" s="115" t="str">
+      <c r="A76" s="111"/>
+      <c r="B76" s="112"/>
+      <c r="C76" s="112"/>
+      <c r="D76" s="112"/>
+      <c r="E76" s="112"/>
+      <c r="F76" s="112"/>
+      <c r="G76" s="112"/>
+      <c r="H76" s="112"/>
+      <c r="I76" s="112"/>
+      <c r="J76" s="113"/>
+      <c r="K76" s="114"/>
+      <c r="L76" s="114"/>
+      <c r="M76" s="114"/>
+      <c r="N76" s="114"/>
+      <c r="O76" s="114"/>
+      <c r="P76" s="114"/>
+      <c r="Q76" s="114"/>
+      <c r="R76" s="93"/>
+      <c r="S76" s="94"/>
+      <c r="T76" s="94"/>
+      <c r="U76" s="95"/>
+      <c r="V76" s="109"/>
+      <c r="W76" s="109"/>
+      <c r="X76" s="107"/>
+      <c r="Y76" s="108"/>
+      <c r="Z76" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA76" s="116"/>
-[...10 lines deleted...]
-      <c r="AL76" s="108" t="str">
+      <c r="AA76" s="105"/>
+      <c r="AB76" s="105"/>
+      <c r="AC76" s="106"/>
+      <c r="AD76" s="93"/>
+      <c r="AE76" s="94"/>
+      <c r="AF76" s="94"/>
+      <c r="AG76" s="95"/>
+      <c r="AH76" s="93"/>
+      <c r="AI76" s="94"/>
+      <c r="AJ76" s="94"/>
+      <c r="AK76" s="95"/>
+      <c r="AL76" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM76" s="108"/>
-[...1 lines deleted...]
-      <c r="AO76" s="108"/>
+      <c r="AM76" s="102"/>
+      <c r="AN76" s="102"/>
+      <c r="AO76" s="102"/>
       <c r="AP76" s="33" t="str">
         <f>IF(_vst!AT15=1,_vst!$AO$2,IF(_vst!AV15=1,_vst!$AO$4,IF(_vst!AU15=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="77" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="110"/>
-[...24 lines deleted...]
-      <c r="Z77" s="115" t="str">
+      <c r="A77" s="111"/>
+      <c r="B77" s="112"/>
+      <c r="C77" s="112"/>
+      <c r="D77" s="112"/>
+      <c r="E77" s="112"/>
+      <c r="F77" s="112"/>
+      <c r="G77" s="112"/>
+      <c r="H77" s="112"/>
+      <c r="I77" s="112"/>
+      <c r="J77" s="113"/>
+      <c r="K77" s="114"/>
+      <c r="L77" s="114"/>
+      <c r="M77" s="114"/>
+      <c r="N77" s="114"/>
+      <c r="O77" s="114"/>
+      <c r="P77" s="114"/>
+      <c r="Q77" s="114"/>
+      <c r="R77" s="93"/>
+      <c r="S77" s="94"/>
+      <c r="T77" s="94"/>
+      <c r="U77" s="95"/>
+      <c r="V77" s="109"/>
+      <c r="W77" s="109"/>
+      <c r="X77" s="107"/>
+      <c r="Y77" s="108"/>
+      <c r="Z77" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA77" s="116"/>
-[...10 lines deleted...]
-      <c r="AL77" s="108" t="str">
+      <c r="AA77" s="105"/>
+      <c r="AB77" s="105"/>
+      <c r="AC77" s="106"/>
+      <c r="AD77" s="93"/>
+      <c r="AE77" s="94"/>
+      <c r="AF77" s="94"/>
+      <c r="AG77" s="95"/>
+      <c r="AH77" s="93"/>
+      <c r="AI77" s="94"/>
+      <c r="AJ77" s="94"/>
+      <c r="AK77" s="95"/>
+      <c r="AL77" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM77" s="108"/>
-[...1 lines deleted...]
-      <c r="AO77" s="108"/>
+      <c r="AM77" s="102"/>
+      <c r="AN77" s="102"/>
+      <c r="AO77" s="102"/>
       <c r="AP77" s="33" t="str">
         <f>IF(_vst!AT16=1,_vst!$AO$2,IF(_vst!AV16=1,_vst!$AO$4,IF(_vst!AU16=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="78" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="110"/>
-[...24 lines deleted...]
-      <c r="Z78" s="115" t="str">
+      <c r="A78" s="111"/>
+      <c r="B78" s="112"/>
+      <c r="C78" s="112"/>
+      <c r="D78" s="112"/>
+      <c r="E78" s="112"/>
+      <c r="F78" s="112"/>
+      <c r="G78" s="112"/>
+      <c r="H78" s="112"/>
+      <c r="I78" s="112"/>
+      <c r="J78" s="113"/>
+      <c r="K78" s="114"/>
+      <c r="L78" s="114"/>
+      <c r="M78" s="114"/>
+      <c r="N78" s="114"/>
+      <c r="O78" s="114"/>
+      <c r="P78" s="114"/>
+      <c r="Q78" s="114"/>
+      <c r="R78" s="93"/>
+      <c r="S78" s="94"/>
+      <c r="T78" s="94"/>
+      <c r="U78" s="95"/>
+      <c r="V78" s="109"/>
+      <c r="W78" s="109"/>
+      <c r="X78" s="107"/>
+      <c r="Y78" s="108"/>
+      <c r="Z78" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA78" s="116"/>
-[...10 lines deleted...]
-      <c r="AL78" s="108" t="str">
+      <c r="AA78" s="105"/>
+      <c r="AB78" s="105"/>
+      <c r="AC78" s="106"/>
+      <c r="AD78" s="93"/>
+      <c r="AE78" s="94"/>
+      <c r="AF78" s="94"/>
+      <c r="AG78" s="95"/>
+      <c r="AH78" s="93"/>
+      <c r="AI78" s="94"/>
+      <c r="AJ78" s="94"/>
+      <c r="AK78" s="95"/>
+      <c r="AL78" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM78" s="108"/>
-[...1 lines deleted...]
-      <c r="AO78" s="108"/>
+      <c r="AM78" s="102"/>
+      <c r="AN78" s="102"/>
+      <c r="AO78" s="102"/>
       <c r="AP78" s="33" t="str">
         <f>IF(_vst!AT17=1,_vst!$AO$2,IF(_vst!AV17=1,_vst!$AO$4,IF(_vst!AU17=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="79" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="110"/>
-[...24 lines deleted...]
-      <c r="Z79" s="115" t="str">
+      <c r="A79" s="111"/>
+      <c r="B79" s="112"/>
+      <c r="C79" s="112"/>
+      <c r="D79" s="112"/>
+      <c r="E79" s="112"/>
+      <c r="F79" s="112"/>
+      <c r="G79" s="112"/>
+      <c r="H79" s="112"/>
+      <c r="I79" s="112"/>
+      <c r="J79" s="113"/>
+      <c r="K79" s="114"/>
+      <c r="L79" s="114"/>
+      <c r="M79" s="114"/>
+      <c r="N79" s="114"/>
+      <c r="O79" s="114"/>
+      <c r="P79" s="114"/>
+      <c r="Q79" s="114"/>
+      <c r="R79" s="93"/>
+      <c r="S79" s="94"/>
+      <c r="T79" s="94"/>
+      <c r="U79" s="95"/>
+      <c r="V79" s="109"/>
+      <c r="W79" s="109"/>
+      <c r="X79" s="107"/>
+      <c r="Y79" s="108"/>
+      <c r="Z79" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA79" s="116"/>
-[...10 lines deleted...]
-      <c r="AL79" s="108" t="str">
+      <c r="AA79" s="105"/>
+      <c r="AB79" s="105"/>
+      <c r="AC79" s="106"/>
+      <c r="AD79" s="93"/>
+      <c r="AE79" s="94"/>
+      <c r="AF79" s="94"/>
+      <c r="AG79" s="95"/>
+      <c r="AH79" s="93"/>
+      <c r="AI79" s="94"/>
+      <c r="AJ79" s="94"/>
+      <c r="AK79" s="95"/>
+      <c r="AL79" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM79" s="108"/>
-[...1 lines deleted...]
-      <c r="AO79" s="108"/>
+      <c r="AM79" s="102"/>
+      <c r="AN79" s="102"/>
+      <c r="AO79" s="102"/>
       <c r="AP79" s="33" t="str">
         <f>IF(_vst!AT18=1,_vst!$AO$2,IF(_vst!AV18=1,_vst!$AO$4,IF(_vst!AU18=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="80" spans="1:42" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="110"/>
-[...24 lines deleted...]
-      <c r="Z80" s="115" t="str">
+      <c r="A80" s="111"/>
+      <c r="B80" s="112"/>
+      <c r="C80" s="112"/>
+      <c r="D80" s="112"/>
+      <c r="E80" s="112"/>
+      <c r="F80" s="112"/>
+      <c r="G80" s="112"/>
+      <c r="H80" s="112"/>
+      <c r="I80" s="112"/>
+      <c r="J80" s="113"/>
+      <c r="K80" s="114"/>
+      <c r="L80" s="114"/>
+      <c r="M80" s="114"/>
+      <c r="N80" s="114"/>
+      <c r="O80" s="114"/>
+      <c r="P80" s="114"/>
+      <c r="Q80" s="114"/>
+      <c r="R80" s="93"/>
+      <c r="S80" s="94"/>
+      <c r="T80" s="94"/>
+      <c r="U80" s="95"/>
+      <c r="V80" s="109"/>
+      <c r="W80" s="109"/>
+      <c r="X80" s="107"/>
+      <c r="Y80" s="108"/>
+      <c r="Z80" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA80" s="116"/>
-[...10 lines deleted...]
-      <c r="AL80" s="108" t="str">
+      <c r="AA80" s="105"/>
+      <c r="AB80" s="105"/>
+      <c r="AC80" s="106"/>
+      <c r="AD80" s="93"/>
+      <c r="AE80" s="94"/>
+      <c r="AF80" s="94"/>
+      <c r="AG80" s="95"/>
+      <c r="AH80" s="93"/>
+      <c r="AI80" s="94"/>
+      <c r="AJ80" s="94"/>
+      <c r="AK80" s="95"/>
+      <c r="AL80" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM80" s="108"/>
-[...1 lines deleted...]
-      <c r="AO80" s="108"/>
+      <c r="AM80" s="102"/>
+      <c r="AN80" s="102"/>
+      <c r="AO80" s="102"/>
       <c r="AP80" s="33" t="str">
         <f>IF(_vst!AT19=1,_vst!$AO$2,IF(_vst!AV19=1,_vst!$AO$4,IF(_vst!AU19=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="81" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="110"/>
-[...24 lines deleted...]
-      <c r="Z81" s="115" t="str">
+      <c r="A81" s="111"/>
+      <c r="B81" s="112"/>
+      <c r="C81" s="112"/>
+      <c r="D81" s="112"/>
+      <c r="E81" s="112"/>
+      <c r="F81" s="112"/>
+      <c r="G81" s="112"/>
+      <c r="H81" s="112"/>
+      <c r="I81" s="112"/>
+      <c r="J81" s="113"/>
+      <c r="K81" s="111"/>
+      <c r="L81" s="112"/>
+      <c r="M81" s="112"/>
+      <c r="N81" s="112"/>
+      <c r="O81" s="112"/>
+      <c r="P81" s="112"/>
+      <c r="Q81" s="113"/>
+      <c r="R81" s="93"/>
+      <c r="S81" s="94"/>
+      <c r="T81" s="94"/>
+      <c r="U81" s="95"/>
+      <c r="V81" s="109"/>
+      <c r="W81" s="109"/>
+      <c r="X81" s="107"/>
+      <c r="Y81" s="108"/>
+      <c r="Z81" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA81" s="116"/>
-[...10 lines deleted...]
-      <c r="AL81" s="108" t="str">
+      <c r="AA81" s="105"/>
+      <c r="AB81" s="105"/>
+      <c r="AC81" s="106"/>
+      <c r="AD81" s="93"/>
+      <c r="AE81" s="94"/>
+      <c r="AF81" s="94"/>
+      <c r="AG81" s="95"/>
+      <c r="AH81" s="93"/>
+      <c r="AI81" s="94"/>
+      <c r="AJ81" s="94"/>
+      <c r="AK81" s="95"/>
+      <c r="AL81" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM81" s="108"/>
-[...1 lines deleted...]
-      <c r="AO81" s="108"/>
+      <c r="AM81" s="102"/>
+      <c r="AN81" s="102"/>
+      <c r="AO81" s="102"/>
       <c r="AP81" s="33" t="str">
         <f>IF(_vst!AT20=1,_vst!$AO$2,IF(_vst!AV20=1,_vst!$AO$4,IF(_vst!AU20=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="82" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="110"/>
-[...24 lines deleted...]
-      <c r="Z82" s="115" t="str">
+      <c r="A82" s="111"/>
+      <c r="B82" s="112"/>
+      <c r="C82" s="112"/>
+      <c r="D82" s="112"/>
+      <c r="E82" s="112"/>
+      <c r="F82" s="112"/>
+      <c r="G82" s="112"/>
+      <c r="H82" s="112"/>
+      <c r="I82" s="112"/>
+      <c r="J82" s="113"/>
+      <c r="K82" s="111"/>
+      <c r="L82" s="112"/>
+      <c r="M82" s="112"/>
+      <c r="N82" s="112"/>
+      <c r="O82" s="112"/>
+      <c r="P82" s="112"/>
+      <c r="Q82" s="113"/>
+      <c r="R82" s="93"/>
+      <c r="S82" s="94"/>
+      <c r="T82" s="94"/>
+      <c r="U82" s="95"/>
+      <c r="V82" s="109"/>
+      <c r="W82" s="109"/>
+      <c r="X82" s="107"/>
+      <c r="Y82" s="108"/>
+      <c r="Z82" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA82" s="116"/>
-[...10 lines deleted...]
-      <c r="AL82" s="108" t="str">
+      <c r="AA82" s="105"/>
+      <c r="AB82" s="105"/>
+      <c r="AC82" s="106"/>
+      <c r="AD82" s="93"/>
+      <c r="AE82" s="94"/>
+      <c r="AF82" s="94"/>
+      <c r="AG82" s="95"/>
+      <c r="AH82" s="93"/>
+      <c r="AI82" s="94"/>
+      <c r="AJ82" s="94"/>
+      <c r="AK82" s="95"/>
+      <c r="AL82" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM82" s="108"/>
-[...1 lines deleted...]
-      <c r="AO82" s="108"/>
+      <c r="AM82" s="102"/>
+      <c r="AN82" s="102"/>
+      <c r="AO82" s="102"/>
       <c r="AP82" s="33" t="str">
         <f>IF(_vst!AT21=1,_vst!$AO$2,IF(_vst!AV21=1,_vst!$AO$4,IF(_vst!AU21=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="83" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="110"/>
-[...24 lines deleted...]
-      <c r="Z83" s="115" t="str">
+      <c r="A83" s="111"/>
+      <c r="B83" s="112"/>
+      <c r="C83" s="112"/>
+      <c r="D83" s="112"/>
+      <c r="E83" s="112"/>
+      <c r="F83" s="112"/>
+      <c r="G83" s="112"/>
+      <c r="H83" s="112"/>
+      <c r="I83" s="112"/>
+      <c r="J83" s="113"/>
+      <c r="K83" s="111"/>
+      <c r="L83" s="112"/>
+      <c r="M83" s="112"/>
+      <c r="N83" s="112"/>
+      <c r="O83" s="112"/>
+      <c r="P83" s="112"/>
+      <c r="Q83" s="113"/>
+      <c r="R83" s="93"/>
+      <c r="S83" s="94"/>
+      <c r="T83" s="94"/>
+      <c r="U83" s="95"/>
+      <c r="V83" s="109"/>
+      <c r="W83" s="109"/>
+      <c r="X83" s="107"/>
+      <c r="Y83" s="108"/>
+      <c r="Z83" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA83" s="116"/>
-[...10 lines deleted...]
-      <c r="AL83" s="108" t="str">
+      <c r="AA83" s="105"/>
+      <c r="AB83" s="105"/>
+      <c r="AC83" s="106"/>
+      <c r="AD83" s="93"/>
+      <c r="AE83" s="94"/>
+      <c r="AF83" s="94"/>
+      <c r="AG83" s="95"/>
+      <c r="AH83" s="93"/>
+      <c r="AI83" s="94"/>
+      <c r="AJ83" s="94"/>
+      <c r="AK83" s="95"/>
+      <c r="AL83" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM83" s="108"/>
-[...1 lines deleted...]
-      <c r="AO83" s="108"/>
+      <c r="AM83" s="102"/>
+      <c r="AN83" s="102"/>
+      <c r="AO83" s="102"/>
       <c r="AP83" s="33" t="str">
         <f>IF(_vst!AT22=1,_vst!$AO$2,IF(_vst!AV22=1,_vst!$AO$4,IF(_vst!AU22=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="84" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="110"/>
-[...24 lines deleted...]
-      <c r="Z84" s="115" t="str">
+      <c r="A84" s="111"/>
+      <c r="B84" s="112"/>
+      <c r="C84" s="112"/>
+      <c r="D84" s="112"/>
+      <c r="E84" s="112"/>
+      <c r="F84" s="112"/>
+      <c r="G84" s="112"/>
+      <c r="H84" s="112"/>
+      <c r="I84" s="112"/>
+      <c r="J84" s="113"/>
+      <c r="K84" s="111"/>
+      <c r="L84" s="112"/>
+      <c r="M84" s="112"/>
+      <c r="N84" s="112"/>
+      <c r="O84" s="112"/>
+      <c r="P84" s="112"/>
+      <c r="Q84" s="113"/>
+      <c r="R84" s="93"/>
+      <c r="S84" s="94"/>
+      <c r="T84" s="94"/>
+      <c r="U84" s="95"/>
+      <c r="V84" s="109"/>
+      <c r="W84" s="109"/>
+      <c r="X84" s="107"/>
+      <c r="Y84" s="108"/>
+      <c r="Z84" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA84" s="116"/>
-[...10 lines deleted...]
-      <c r="AL84" s="108" t="str">
+      <c r="AA84" s="105"/>
+      <c r="AB84" s="105"/>
+      <c r="AC84" s="106"/>
+      <c r="AD84" s="93"/>
+      <c r="AE84" s="94"/>
+      <c r="AF84" s="94"/>
+      <c r="AG84" s="95"/>
+      <c r="AH84" s="93"/>
+      <c r="AI84" s="94"/>
+      <c r="AJ84" s="94"/>
+      <c r="AK84" s="95"/>
+      <c r="AL84" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM84" s="108"/>
-[...1 lines deleted...]
-      <c r="AO84" s="108"/>
+      <c r="AM84" s="102"/>
+      <c r="AN84" s="102"/>
+      <c r="AO84" s="102"/>
       <c r="AP84" s="33" t="str">
         <f>IF(_vst!AT23=1,_vst!$AO$2,IF(_vst!AV23=1,_vst!$AO$4,IF(_vst!AU23=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="85" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="110"/>
-[...24 lines deleted...]
-      <c r="Z85" s="115" t="str">
+      <c r="A85" s="111"/>
+      <c r="B85" s="112"/>
+      <c r="C85" s="112"/>
+      <c r="D85" s="112"/>
+      <c r="E85" s="112"/>
+      <c r="F85" s="112"/>
+      <c r="G85" s="112"/>
+      <c r="H85" s="112"/>
+      <c r="I85" s="112"/>
+      <c r="J85" s="113"/>
+      <c r="K85" s="114"/>
+      <c r="L85" s="114"/>
+      <c r="M85" s="114"/>
+      <c r="N85" s="114"/>
+      <c r="O85" s="114"/>
+      <c r="P85" s="114"/>
+      <c r="Q85" s="114"/>
+      <c r="R85" s="93"/>
+      <c r="S85" s="94"/>
+      <c r="T85" s="94"/>
+      <c r="U85" s="95"/>
+      <c r="V85" s="109"/>
+      <c r="W85" s="109"/>
+      <c r="X85" s="107"/>
+      <c r="Y85" s="108"/>
+      <c r="Z85" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA85" s="116"/>
-[...10 lines deleted...]
-      <c r="AL85" s="108" t="str">
+      <c r="AA85" s="105"/>
+      <c r="AB85" s="105"/>
+      <c r="AC85" s="106"/>
+      <c r="AD85" s="93"/>
+      <c r="AE85" s="94"/>
+      <c r="AF85" s="94"/>
+      <c r="AG85" s="95"/>
+      <c r="AH85" s="93"/>
+      <c r="AI85" s="94"/>
+      <c r="AJ85" s="94"/>
+      <c r="AK85" s="95"/>
+      <c r="AL85" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM85" s="108"/>
-[...1 lines deleted...]
-      <c r="AO85" s="108"/>
+      <c r="AM85" s="102"/>
+      <c r="AN85" s="102"/>
+      <c r="AO85" s="102"/>
       <c r="AP85" s="33" t="str">
         <f>IF(_vst!AT24=1,_vst!$AO$2,IF(_vst!AV24=1,_vst!$AO$4,IF(_vst!AU24=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="86" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="110"/>
-[...24 lines deleted...]
-      <c r="Z86" s="115" t="str">
+      <c r="A86" s="111"/>
+      <c r="B86" s="112"/>
+      <c r="C86" s="112"/>
+      <c r="D86" s="112"/>
+      <c r="E86" s="112"/>
+      <c r="F86" s="112"/>
+      <c r="G86" s="112"/>
+      <c r="H86" s="112"/>
+      <c r="I86" s="112"/>
+      <c r="J86" s="113"/>
+      <c r="K86" s="114"/>
+      <c r="L86" s="114"/>
+      <c r="M86" s="114"/>
+      <c r="N86" s="114"/>
+      <c r="O86" s="114"/>
+      <c r="P86" s="114"/>
+      <c r="Q86" s="114"/>
+      <c r="R86" s="93"/>
+      <c r="S86" s="94"/>
+      <c r="T86" s="94"/>
+      <c r="U86" s="95"/>
+      <c r="V86" s="109"/>
+      <c r="W86" s="109"/>
+      <c r="X86" s="107"/>
+      <c r="Y86" s="108"/>
+      <c r="Z86" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA86" s="116"/>
-[...10 lines deleted...]
-      <c r="AL86" s="108" t="str">
+      <c r="AA86" s="105"/>
+      <c r="AB86" s="105"/>
+      <c r="AC86" s="106"/>
+      <c r="AD86" s="93"/>
+      <c r="AE86" s="94"/>
+      <c r="AF86" s="94"/>
+      <c r="AG86" s="95"/>
+      <c r="AH86" s="93"/>
+      <c r="AI86" s="94"/>
+      <c r="AJ86" s="94"/>
+      <c r="AK86" s="95"/>
+      <c r="AL86" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM86" s="108"/>
-[...1 lines deleted...]
-      <c r="AO86" s="108"/>
+      <c r="AM86" s="102"/>
+      <c r="AN86" s="102"/>
+      <c r="AO86" s="102"/>
       <c r="AP86" s="33" t="str">
         <f>IF(_vst!AT25=1,_vst!$AO$2,IF(_vst!AV25=1,_vst!$AO$4,IF(_vst!AU25=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="87" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="110"/>
-[...24 lines deleted...]
-      <c r="Z87" s="115" t="str">
+      <c r="A87" s="111"/>
+      <c r="B87" s="112"/>
+      <c r="C87" s="112"/>
+      <c r="D87" s="112"/>
+      <c r="E87" s="112"/>
+      <c r="F87" s="112"/>
+      <c r="G87" s="112"/>
+      <c r="H87" s="112"/>
+      <c r="I87" s="112"/>
+      <c r="J87" s="113"/>
+      <c r="K87" s="114"/>
+      <c r="L87" s="114"/>
+      <c r="M87" s="114"/>
+      <c r="N87" s="114"/>
+      <c r="O87" s="114"/>
+      <c r="P87" s="114"/>
+      <c r="Q87" s="114"/>
+      <c r="R87" s="93"/>
+      <c r="S87" s="94"/>
+      <c r="T87" s="94"/>
+      <c r="U87" s="95"/>
+      <c r="V87" s="109"/>
+      <c r="W87" s="109"/>
+      <c r="X87" s="107"/>
+      <c r="Y87" s="108"/>
+      <c r="Z87" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA87" s="116"/>
-[...10 lines deleted...]
-      <c r="AL87" s="108" t="str">
+      <c r="AA87" s="105"/>
+      <c r="AB87" s="105"/>
+      <c r="AC87" s="106"/>
+      <c r="AD87" s="93"/>
+      <c r="AE87" s="94"/>
+      <c r="AF87" s="94"/>
+      <c r="AG87" s="95"/>
+      <c r="AH87" s="93"/>
+      <c r="AI87" s="94"/>
+      <c r="AJ87" s="94"/>
+      <c r="AK87" s="95"/>
+      <c r="AL87" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM87" s="108"/>
-[...1 lines deleted...]
-      <c r="AO87" s="108"/>
+      <c r="AM87" s="102"/>
+      <c r="AN87" s="102"/>
+      <c r="AO87" s="102"/>
       <c r="AP87" s="33" t="str">
         <f>IF(_vst!AT26=1,_vst!$AO$2,IF(_vst!AV26=1,_vst!$AO$4,IF(_vst!AU26=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="88" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="110"/>
-[...24 lines deleted...]
-      <c r="Z88" s="115" t="str">
+      <c r="A88" s="111"/>
+      <c r="B88" s="112"/>
+      <c r="C88" s="112"/>
+      <c r="D88" s="112"/>
+      <c r="E88" s="112"/>
+      <c r="F88" s="112"/>
+      <c r="G88" s="112"/>
+      <c r="H88" s="112"/>
+      <c r="I88" s="112"/>
+      <c r="J88" s="113"/>
+      <c r="K88" s="114"/>
+      <c r="L88" s="114"/>
+      <c r="M88" s="114"/>
+      <c r="N88" s="114"/>
+      <c r="O88" s="114"/>
+      <c r="P88" s="114"/>
+      <c r="Q88" s="114"/>
+      <c r="R88" s="93"/>
+      <c r="S88" s="94"/>
+      <c r="T88" s="94"/>
+      <c r="U88" s="95"/>
+      <c r="V88" s="109"/>
+      <c r="W88" s="109"/>
+      <c r="X88" s="107"/>
+      <c r="Y88" s="108"/>
+      <c r="Z88" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA88" s="116"/>
-[...10 lines deleted...]
-      <c r="AL88" s="108" t="str">
+      <c r="AA88" s="105"/>
+      <c r="AB88" s="105"/>
+      <c r="AC88" s="106"/>
+      <c r="AD88" s="93"/>
+      <c r="AE88" s="94"/>
+      <c r="AF88" s="94"/>
+      <c r="AG88" s="95"/>
+      <c r="AH88" s="93"/>
+      <c r="AI88" s="94"/>
+      <c r="AJ88" s="94"/>
+      <c r="AK88" s="95"/>
+      <c r="AL88" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM88" s="108"/>
-[...1 lines deleted...]
-      <c r="AO88" s="108"/>
+      <c r="AM88" s="102"/>
+      <c r="AN88" s="102"/>
+      <c r="AO88" s="102"/>
       <c r="AP88" s="33" t="str">
         <f>IF(_vst!AT27=1,_vst!$AO$2,IF(_vst!AV27=1,_vst!$AO$4,IF(_vst!AU27=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="89" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="110"/>
-[...24 lines deleted...]
-      <c r="Z89" s="115" t="str">
+      <c r="A89" s="111"/>
+      <c r="B89" s="112"/>
+      <c r="C89" s="112"/>
+      <c r="D89" s="112"/>
+      <c r="E89" s="112"/>
+      <c r="F89" s="112"/>
+      <c r="G89" s="112"/>
+      <c r="H89" s="112"/>
+      <c r="I89" s="112"/>
+      <c r="J89" s="113"/>
+      <c r="K89" s="114"/>
+      <c r="L89" s="114"/>
+      <c r="M89" s="114"/>
+      <c r="N89" s="114"/>
+      <c r="O89" s="114"/>
+      <c r="P89" s="114"/>
+      <c r="Q89" s="114"/>
+      <c r="R89" s="93"/>
+      <c r="S89" s="94"/>
+      <c r="T89" s="94"/>
+      <c r="U89" s="95"/>
+      <c r="V89" s="109"/>
+      <c r="W89" s="109"/>
+      <c r="X89" s="107"/>
+      <c r="Y89" s="108"/>
+      <c r="Z89" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA89" s="116"/>
-[...10 lines deleted...]
-      <c r="AL89" s="108" t="str">
+      <c r="AA89" s="105"/>
+      <c r="AB89" s="105"/>
+      <c r="AC89" s="106"/>
+      <c r="AD89" s="93"/>
+      <c r="AE89" s="94"/>
+      <c r="AF89" s="94"/>
+      <c r="AG89" s="95"/>
+      <c r="AH89" s="93"/>
+      <c r="AI89" s="94"/>
+      <c r="AJ89" s="94"/>
+      <c r="AK89" s="95"/>
+      <c r="AL89" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM89" s="108"/>
-[...1 lines deleted...]
-      <c r="AO89" s="108"/>
+      <c r="AM89" s="102"/>
+      <c r="AN89" s="102"/>
+      <c r="AO89" s="102"/>
       <c r="AP89" s="33" t="str">
         <f>IF(_vst!AT28=1,_vst!$AO$2,IF(_vst!AV28=1,_vst!$AO$4,IF(_vst!AU28=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="90" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="118"/>
-[...24 lines deleted...]
-      <c r="Z90" s="115" t="str">
+      <c r="A90" s="114"/>
+      <c r="B90" s="114"/>
+      <c r="C90" s="114"/>
+      <c r="D90" s="114"/>
+      <c r="E90" s="114"/>
+      <c r="F90" s="114"/>
+      <c r="G90" s="114"/>
+      <c r="H90" s="114"/>
+      <c r="I90" s="114"/>
+      <c r="J90" s="114"/>
+      <c r="K90" s="114"/>
+      <c r="L90" s="114"/>
+      <c r="M90" s="114"/>
+      <c r="N90" s="114"/>
+      <c r="O90" s="114"/>
+      <c r="P90" s="114"/>
+      <c r="Q90" s="114"/>
+      <c r="R90" s="93"/>
+      <c r="S90" s="94"/>
+      <c r="T90" s="94"/>
+      <c r="U90" s="95"/>
+      <c r="V90" s="109"/>
+      <c r="W90" s="109"/>
+      <c r="X90" s="107"/>
+      <c r="Y90" s="108"/>
+      <c r="Z90" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA90" s="116"/>
-[...10 lines deleted...]
-      <c r="AL90" s="108" t="str">
+      <c r="AA90" s="105"/>
+      <c r="AB90" s="105"/>
+      <c r="AC90" s="106"/>
+      <c r="AD90" s="93"/>
+      <c r="AE90" s="94"/>
+      <c r="AF90" s="94"/>
+      <c r="AG90" s="95"/>
+      <c r="AH90" s="93"/>
+      <c r="AI90" s="94"/>
+      <c r="AJ90" s="94"/>
+      <c r="AK90" s="95"/>
+      <c r="AL90" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM90" s="108"/>
-[...1 lines deleted...]
-      <c r="AO90" s="108"/>
+      <c r="AM90" s="102"/>
+      <c r="AN90" s="102"/>
+      <c r="AO90" s="102"/>
       <c r="AP90" s="33" t="str">
         <f>IF(_vst!AT29=1,_vst!$AO$2,IF(_vst!AV29=1,_vst!$AO$4,IF(_vst!AU29=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="91" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="110"/>
-[...24 lines deleted...]
-      <c r="Z91" s="115" t="str">
+      <c r="A91" s="111"/>
+      <c r="B91" s="112"/>
+      <c r="C91" s="112"/>
+      <c r="D91" s="112"/>
+      <c r="E91" s="112"/>
+      <c r="F91" s="112"/>
+      <c r="G91" s="112"/>
+      <c r="H91" s="112"/>
+      <c r="I91" s="112"/>
+      <c r="J91" s="113"/>
+      <c r="K91" s="114"/>
+      <c r="L91" s="114"/>
+      <c r="M91" s="114"/>
+      <c r="N91" s="114"/>
+      <c r="O91" s="114"/>
+      <c r="P91" s="114"/>
+      <c r="Q91" s="114"/>
+      <c r="R91" s="93"/>
+      <c r="S91" s="94"/>
+      <c r="T91" s="94"/>
+      <c r="U91" s="95"/>
+      <c r="V91" s="109"/>
+      <c r="W91" s="109"/>
+      <c r="X91" s="107"/>
+      <c r="Y91" s="108"/>
+      <c r="Z91" s="104" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AA91" s="116"/>
-[...10 lines deleted...]
-      <c r="AL91" s="108" t="str">
+      <c r="AA91" s="105"/>
+      <c r="AB91" s="105"/>
+      <c r="AC91" s="106"/>
+      <c r="AD91" s="93"/>
+      <c r="AE91" s="94"/>
+      <c r="AF91" s="94"/>
+      <c r="AG91" s="95"/>
+      <c r="AH91" s="93"/>
+      <c r="AI91" s="94"/>
+      <c r="AJ91" s="94"/>
+      <c r="AK91" s="95"/>
+      <c r="AL91" s="102" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM91" s="108"/>
-[...1 lines deleted...]
-      <c r="AO91" s="108"/>
+      <c r="AM91" s="102"/>
+      <c r="AN91" s="102"/>
+      <c r="AO91" s="102"/>
       <c r="AP91" s="33" t="str">
         <f>IF(_vst!AT30=1,_vst!$AO$2,IF(_vst!AV30=1,_vst!$AO$4,IF(_vst!AU30=1,_vst!$AO$3,"")))</f>
         <v/>
       </c>
     </row>
     <row r="92" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="28"/>
       <c r="B92" s="28"/>
       <c r="C92" s="28"/>
       <c r="D92" s="28"/>
       <c r="E92" s="28"/>
       <c r="F92" s="28"/>
       <c r="G92" s="28"/>
       <c r="H92" s="28"/>
       <c r="I92" s="28"/>
       <c r="J92" s="28"/>
       <c r="K92" s="28"/>
       <c r="L92" s="28"/>
       <c r="M92" s="28"/>
       <c r="N92" s="28"/>
       <c r="O92" s="28"/>
       <c r="P92" s="28"/>
       <c r="Q92" s="28"/>
       <c r="R92" s="28"/>
       <c r="S92" s="28"/>
       <c r="T92" s="28"/>
       <c r="U92" s="28"/>
-      <c r="AD92" s="149">
+      <c r="AD92" s="125">
         <f>SUM(AD63:AG91)</f>
         <v>0</v>
       </c>
-      <c r="AE92" s="150"/>
-[...2 lines deleted...]
-      <c r="AH92" s="149">
+      <c r="AE92" s="126"/>
+      <c r="AF92" s="126"/>
+      <c r="AG92" s="127"/>
+      <c r="AH92" s="125">
         <f>SUM(AH63:AK91)</f>
         <v>0</v>
       </c>
-      <c r="AI92" s="150"/>
-[...2 lines deleted...]
-      <c r="AL92" s="129">
+      <c r="AI92" s="126"/>
+      <c r="AJ92" s="126"/>
+      <c r="AK92" s="127"/>
+      <c r="AL92" s="103">
         <f t="shared" ref="AL92" si="2">SUM(AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AM92" s="129"/>
-[...1 lines deleted...]
-      <c r="AO92" s="129"/>
+      <c r="AM92" s="103"/>
+      <c r="AN92" s="103"/>
+      <c r="AO92" s="103"/>
       <c r="AP92" s="33" t="str">
         <f>IF(_vst!AR31=1,_vst!$AO$7,"")</f>
         <v/>
       </c>
       <c r="AR92" s="28"/>
     </row>
     <row r="93" spans="1:44" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="22"/>
       <c r="B93" s="22"/>
       <c r="C93" s="22"/>
       <c r="D93" s="22"/>
       <c r="E93" s="22"/>
       <c r="F93" s="22"/>
       <c r="G93" s="22"/>
       <c r="H93" s="34" t="s">
         <v>203</v>
       </c>
-      <c r="I93" s="120"/>
-[...1 lines deleted...]
-      <c r="K93" s="122"/>
+      <c r="I93" s="195"/>
+      <c r="J93" s="196"/>
+      <c r="K93" s="197"/>
       <c r="L93" s="35" t="str">
         <f ca="1">IF(_vst!AR34&gt;0,_vst!AO20,IF(I93=_vst!AQ15,_vst!AO15,""))</f>
         <v/>
       </c>
       <c r="M93" s="22"/>
       <c r="N93" s="22"/>
       <c r="O93" s="22"/>
       <c r="P93" s="22"/>
       <c r="Q93" s="22"/>
       <c r="R93" s="22"/>
       <c r="S93" s="22"/>
       <c r="T93" s="22"/>
       <c r="U93" s="22"/>
       <c r="AH93" s="22"/>
       <c r="AI93" s="22"/>
       <c r="AJ93" s="22"/>
       <c r="AK93" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="AL93" s="129">
+      <c r="AL93" s="103">
         <f>SUM(AD92:AO92)</f>
         <v>0</v>
       </c>
-      <c r="AM93" s="129"/>
-[...1 lines deleted...]
-      <c r="AO93" s="129"/>
+      <c r="AM93" s="103"/>
+      <c r="AN93" s="103"/>
+      <c r="AO93" s="103"/>
       <c r="AR93" s="22"/>
     </row>
     <row r="94" spans="1:44" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="27"/>
       <c r="B94" s="28"/>
       <c r="C94" s="28"/>
       <c r="D94" s="28"/>
       <c r="E94" s="28"/>
       <c r="F94" s="28"/>
       <c r="G94" s="28"/>
       <c r="H94" s="28"/>
       <c r="I94" s="28"/>
       <c r="J94" s="28"/>
       <c r="K94" s="28"/>
       <c r="L94" s="28"/>
       <c r="M94" s="28"/>
       <c r="N94" s="28"/>
       <c r="O94" s="28"/>
       <c r="P94" s="28"/>
       <c r="Q94" s="28"/>
       <c r="R94" s="28"/>
       <c r="S94" s="28"/>
       <c r="T94" s="28"/>
       <c r="U94" s="28"/>
       <c r="Y94" s="28"/>
       <c r="Z94" s="28"/>
       <c r="AA94" s="28"/>
       <c r="AB94" s="28"/>
       <c r="AC94" s="28"/>
       <c r="AD94" s="28"/>
       <c r="AE94" s="28"/>
       <c r="AF94" s="28"/>
       <c r="AG94" s="28"/>
       <c r="AH94" s="28"/>
       <c r="AI94" s="28"/>
       <c r="AJ94" s="28"/>
       <c r="AK94" s="28"/>
       <c r="AL94" s="28"/>
     </row>
     <row r="95" spans="1:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="36"/>
       <c r="H95" s="37" t="s">
         <v>184</v>
       </c>
-      <c r="I95" s="119" t="str">
+      <c r="I95" s="194" t="str">
         <f>IF(projekt!I93="",_vst!AO16,HYPERLINK(_vst!AQ11,_vst!$AO$19))</f>
         <v>odkaz se vytvoří po vyplnění data</v>
       </c>
-      <c r="J95" s="119"/>
-[...22 lines deleted...]
-      <c r="AG95" s="119"/>
+      <c r="J95" s="194"/>
+      <c r="K95" s="194"/>
+      <c r="L95" s="194"/>
+      <c r="M95" s="194"/>
+      <c r="N95" s="194"/>
+      <c r="O95" s="194"/>
+      <c r="P95" s="194"/>
+      <c r="Q95" s="194"/>
+      <c r="R95" s="194"/>
+      <c r="S95" s="194"/>
+      <c r="T95" s="194"/>
+      <c r="U95" s="194"/>
+      <c r="V95" s="194"/>
+      <c r="W95" s="194"/>
+      <c r="X95" s="194"/>
+      <c r="Y95" s="194"/>
+      <c r="Z95" s="194"/>
+      <c r="AA95" s="194"/>
+      <c r="AB95" s="194"/>
+      <c r="AC95" s="194"/>
+      <c r="AD95" s="194"/>
+      <c r="AE95" s="194"/>
+      <c r="AF95" s="194"/>
+      <c r="AG95" s="194"/>
       <c r="AK95" s="38"/>
       <c r="AM95" s="38"/>
       <c r="AN95" s="38"/>
     </row>
     <row r="96" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" spans="1:65" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="31" t="s">
         <v>163</v>
       </c>
       <c r="AI97" s="39" t="str">
         <f ca="1">IF(_vst!$AW$2=0,"",_vst!$AO$5)</f>
         <v/>
       </c>
     </row>
     <row r="98" spans="1:65" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" spans="1:65" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="40"/>
-      <c r="B99" s="186" t="s">
+      <c r="B99" s="144" t="s">
         <v>53</v>
       </c>
-      <c r="C99" s="186"/>
-[...12 lines deleted...]
-      <c r="P99" s="152" t="s">
+      <c r="C99" s="144"/>
+      <c r="D99" s="144"/>
+      <c r="E99" s="144"/>
+      <c r="F99" s="144"/>
+      <c r="G99" s="144"/>
+      <c r="H99" s="144"/>
+      <c r="I99" s="144"/>
+      <c r="J99" s="144"/>
+      <c r="K99" s="145"/>
+      <c r="L99" s="145"/>
+      <c r="M99" s="145"/>
+      <c r="N99" s="145"/>
+      <c r="O99" s="145"/>
+      <c r="P99" s="168" t="s">
         <v>195</v>
       </c>
-      <c r="Q99" s="152"/>
-[...2 lines deleted...]
-      <c r="T99" s="152" t="s">
+      <c r="Q99" s="168"/>
+      <c r="R99" s="168"/>
+      <c r="S99" s="168"/>
+      <c r="T99" s="168" t="s">
         <v>201</v>
       </c>
-      <c r="U99" s="152"/>
-[...2 lines deleted...]
-      <c r="X99" s="152" t="s">
+      <c r="U99" s="168"/>
+      <c r="V99" s="168"/>
+      <c r="W99" s="168"/>
+      <c r="X99" s="168" t="s">
         <v>200</v>
       </c>
-      <c r="Y99" s="152"/>
-[...2 lines deleted...]
-      <c r="AB99" s="152" t="s">
+      <c r="Y99" s="168"/>
+      <c r="Z99" s="168"/>
+      <c r="AA99" s="168"/>
+      <c r="AB99" s="168" t="s">
         <v>152</v>
       </c>
-      <c r="AC99" s="152"/>
-[...2 lines deleted...]
-      <c r="AF99" s="152" t="s">
+      <c r="AC99" s="168"/>
+      <c r="AD99" s="168"/>
+      <c r="AE99" s="168"/>
+      <c r="AF99" s="168" t="s">
         <v>51</v>
       </c>
-      <c r="AG99" s="152"/>
-[...1 lines deleted...]
-      <c r="AI99" s="152"/>
+      <c r="AG99" s="168"/>
+      <c r="AH99" s="168"/>
+      <c r="AI99" s="168"/>
       <c r="AW99" s="41">
         <f ca="1">AD92-X117</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="42">
         <v>1</v>
       </c>
-      <c r="B100" s="178" t="s">
+      <c r="B100" s="141" t="s">
         <v>194</v>
       </c>
-      <c r="C100" s="178"/>
-[...12 lines deleted...]
-      <c r="P100" s="99">
+      <c r="C100" s="141"/>
+      <c r="D100" s="141"/>
+      <c r="E100" s="141"/>
+      <c r="F100" s="141"/>
+      <c r="G100" s="141"/>
+      <c r="H100" s="141"/>
+      <c r="I100" s="141"/>
+      <c r="J100" s="141"/>
+      <c r="K100" s="142"/>
+      <c r="L100" s="142"/>
+      <c r="M100" s="142"/>
+      <c r="N100" s="142"/>
+      <c r="O100" s="142"/>
+      <c r="P100" s="124">
         <f ca="1">P101+P108</f>
         <v>0</v>
       </c>
-      <c r="Q100" s="99"/>
-[...2 lines deleted...]
-      <c r="T100" s="99">
+      <c r="Q100" s="124"/>
+      <c r="R100" s="124"/>
+      <c r="S100" s="124"/>
+      <c r="T100" s="124">
         <f ca="1">T101+T108</f>
         <v>0</v>
       </c>
-      <c r="U100" s="99"/>
-[...2 lines deleted...]
-      <c r="X100" s="99">
+      <c r="U100" s="124"/>
+      <c r="V100" s="124"/>
+      <c r="W100" s="124"/>
+      <c r="X100" s="124">
         <f ca="1">X101+X108</f>
         <v>0</v>
       </c>
-      <c r="Y100" s="99"/>
-[...2 lines deleted...]
-      <c r="AB100" s="99">
+      <c r="Y100" s="124"/>
+      <c r="Z100" s="124"/>
+      <c r="AA100" s="124"/>
+      <c r="AB100" s="124">
         <f ca="1">AB101+AB108</f>
         <v>0</v>
       </c>
-      <c r="AC100" s="99"/>
-[...2 lines deleted...]
-      <c r="AF100" s="99">
+      <c r="AC100" s="124"/>
+      <c r="AD100" s="124"/>
+      <c r="AE100" s="124"/>
+      <c r="AF100" s="124">
         <f ca="1">AF101+AF108</f>
         <v>0</v>
       </c>
-      <c r="AG100" s="99"/>
-[...1 lines deleted...]
-      <c r="AI100" s="99"/>
+      <c r="AG100" s="124"/>
+      <c r="AH100" s="124"/>
+      <c r="AI100" s="124"/>
       <c r="BM100" s="43"/>
     </row>
     <row r="101" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="42">
         <v>2</v>
       </c>
-      <c r="B101" s="93" t="s">
+      <c r="B101" s="202" t="s">
         <v>52</v>
       </c>
-      <c r="C101" s="94"/>
-[...12 lines deleted...]
-      <c r="P101" s="100">
+      <c r="C101" s="203"/>
+      <c r="D101" s="203"/>
+      <c r="E101" s="203"/>
+      <c r="F101" s="203"/>
+      <c r="G101" s="203"/>
+      <c r="H101" s="203"/>
+      <c r="I101" s="203"/>
+      <c r="J101" s="203"/>
+      <c r="K101" s="203"/>
+      <c r="L101" s="203"/>
+      <c r="M101" s="203"/>
+      <c r="N101" s="203"/>
+      <c r="O101" s="204"/>
+      <c r="P101" s="129">
         <f ca="1">SUM(P102:S107)</f>
         <v>0</v>
       </c>
-      <c r="Q101" s="100"/>
-[...2 lines deleted...]
-      <c r="T101" s="100">
+      <c r="Q101" s="129"/>
+      <c r="R101" s="129"/>
+      <c r="S101" s="129"/>
+      <c r="T101" s="129">
         <f ca="1">SUM(T102:W107)</f>
         <v>0</v>
       </c>
-      <c r="U101" s="100"/>
-[...2 lines deleted...]
-      <c r="X101" s="100">
+      <c r="U101" s="129"/>
+      <c r="V101" s="129"/>
+      <c r="W101" s="129"/>
+      <c r="X101" s="129">
         <f ca="1">SUM(X102:AA107)</f>
         <v>0</v>
       </c>
-      <c r="Y101" s="100"/>
-[...2 lines deleted...]
-      <c r="AB101" s="100">
+      <c r="Y101" s="129"/>
+      <c r="Z101" s="129"/>
+      <c r="AA101" s="129"/>
+      <c r="AB101" s="129">
         <f ca="1">SUM(AB102:AE107)</f>
         <v>0</v>
       </c>
-      <c r="AC101" s="100"/>
-[...2 lines deleted...]
-      <c r="AF101" s="100">
+      <c r="AC101" s="129"/>
+      <c r="AD101" s="129"/>
+      <c r="AE101" s="129"/>
+      <c r="AF101" s="129">
         <f ca="1">SUM(AF102:AI107)</f>
         <v>0</v>
       </c>
-      <c r="AG101" s="100"/>
-[...1 lines deleted...]
-      <c r="AI101" s="100"/>
+      <c r="AG101" s="129"/>
+      <c r="AH101" s="129"/>
+      <c r="AI101" s="129"/>
       <c r="BM101" s="43"/>
     </row>
     <row r="102" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="42">
         <v>3</v>
       </c>
-      <c r="B102" s="96" t="s">
+      <c r="B102" s="199" t="s">
         <v>188</v>
       </c>
-      <c r="C102" s="97"/>
-[...12 lines deleted...]
-      <c r="P102" s="100">
+      <c r="C102" s="200"/>
+      <c r="D102" s="200"/>
+      <c r="E102" s="200"/>
+      <c r="F102" s="200"/>
+      <c r="G102" s="200"/>
+      <c r="H102" s="200"/>
+      <c r="I102" s="200"/>
+      <c r="J102" s="200"/>
+      <c r="K102" s="200"/>
+      <c r="L102" s="200"/>
+      <c r="M102" s="200"/>
+      <c r="N102" s="200"/>
+      <c r="O102" s="201"/>
+      <c r="P102" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN2,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q102" s="100"/>
-[...2 lines deleted...]
-      <c r="T102" s="100">
+      <c r="Q102" s="129"/>
+      <c r="R102" s="129"/>
+      <c r="S102" s="129"/>
+      <c r="T102" s="129">
         <f ca="1">P102</f>
         <v>0</v>
       </c>
-      <c r="U102" s="100"/>
-[...2 lines deleted...]
-      <c r="X102" s="100">
+      <c r="U102" s="129"/>
+      <c r="V102" s="129"/>
+      <c r="W102" s="129"/>
+      <c r="X102" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN2,AD63:AG91)</f>
         <v>0</v>
       </c>
-      <c r="Y102" s="100"/>
-[...2 lines deleted...]
-      <c r="AB102" s="100">
+      <c r="Y102" s="129"/>
+      <c r="Z102" s="129"/>
+      <c r="AA102" s="129"/>
+      <c r="AB102" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$2,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC102" s="100"/>
-[...2 lines deleted...]
-      <c r="AF102" s="100">
+      <c r="AC102" s="129"/>
+      <c r="AD102" s="129"/>
+      <c r="AE102" s="129"/>
+      <c r="AF102" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN2,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG102" s="100"/>
-[...1 lines deleted...]
-      <c r="AI102" s="100"/>
+      <c r="AG102" s="129"/>
+      <c r="AH102" s="129"/>
+      <c r="AI102" s="129"/>
       <c r="BM102" s="43"/>
     </row>
     <row r="103" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="42">
         <v>4</v>
       </c>
-      <c r="B103" s="96" t="s">
+      <c r="B103" s="199" t="s">
         <v>131</v>
       </c>
-      <c r="C103" s="97"/>
-[...12 lines deleted...]
-      <c r="P103" s="100">
+      <c r="C103" s="200"/>
+      <c r="D103" s="200"/>
+      <c r="E103" s="200"/>
+      <c r="F103" s="200"/>
+      <c r="G103" s="200"/>
+      <c r="H103" s="200"/>
+      <c r="I103" s="200"/>
+      <c r="J103" s="200"/>
+      <c r="K103" s="200"/>
+      <c r="L103" s="200"/>
+      <c r="M103" s="200"/>
+      <c r="N103" s="200"/>
+      <c r="O103" s="201"/>
+      <c r="P103" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN3,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q103" s="100"/>
-[...2 lines deleted...]
-      <c r="T103" s="100">
+      <c r="Q103" s="129"/>
+      <c r="R103" s="129"/>
+      <c r="S103" s="129"/>
+      <c r="T103" s="129">
         <f ca="1">P103</f>
         <v>0</v>
       </c>
-      <c r="U103" s="100"/>
-[...2 lines deleted...]
-      <c r="X103" s="100">
+      <c r="U103" s="129"/>
+      <c r="V103" s="129"/>
+      <c r="W103" s="129"/>
+      <c r="X103" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN3,AD63:AG91)</f>
         <v>0</v>
       </c>
-      <c r="Y103" s="100"/>
-[...2 lines deleted...]
-      <c r="AB103" s="100">
+      <c r="Y103" s="129"/>
+      <c r="Z103" s="129"/>
+      <c r="AA103" s="129"/>
+      <c r="AB103" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$3,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC103" s="100"/>
-[...2 lines deleted...]
-      <c r="AF103" s="100">
+      <c r="AC103" s="129"/>
+      <c r="AD103" s="129"/>
+      <c r="AE103" s="129"/>
+      <c r="AF103" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN3,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG103" s="100"/>
-[...1 lines deleted...]
-      <c r="AI103" s="100"/>
+      <c r="AG103" s="129"/>
+      <c r="AH103" s="129"/>
+      <c r="AI103" s="129"/>
       <c r="BM103" s="43"/>
     </row>
     <row r="104" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="42">
         <v>5</v>
       </c>
-      <c r="B104" s="96" t="s">
+      <c r="B104" s="199" t="s">
         <v>196</v>
       </c>
-      <c r="C104" s="97"/>
-[...12 lines deleted...]
-      <c r="P104" s="100">
+      <c r="C104" s="200"/>
+      <c r="D104" s="200"/>
+      <c r="E104" s="200"/>
+      <c r="F104" s="200"/>
+      <c r="G104" s="200"/>
+      <c r="H104" s="200"/>
+      <c r="I104" s="200"/>
+      <c r="J104" s="200"/>
+      <c r="K104" s="200"/>
+      <c r="L104" s="200"/>
+      <c r="M104" s="200"/>
+      <c r="N104" s="200"/>
+      <c r="O104" s="201"/>
+      <c r="P104" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN4,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q104" s="100"/>
-[...2 lines deleted...]
-      <c r="T104" s="100">
+      <c r="Q104" s="129"/>
+      <c r="R104" s="129"/>
+      <c r="S104" s="129"/>
+      <c r="T104" s="129">
         <f ca="1">P104</f>
         <v>0</v>
       </c>
-      <c r="U104" s="100"/>
-[...2 lines deleted...]
-      <c r="X104" s="100">
+      <c r="U104" s="129"/>
+      <c r="V104" s="129"/>
+      <c r="W104" s="129"/>
+      <c r="X104" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN4,AD63:AG91)</f>
         <v>0</v>
       </c>
-      <c r="Y104" s="100"/>
-[...2 lines deleted...]
-      <c r="AB104" s="100">
+      <c r="Y104" s="129"/>
+      <c r="Z104" s="129"/>
+      <c r="AA104" s="129"/>
+      <c r="AB104" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$4,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC104" s="100"/>
-[...2 lines deleted...]
-      <c r="AF104" s="100">
+      <c r="AC104" s="129"/>
+      <c r="AD104" s="129"/>
+      <c r="AE104" s="129"/>
+      <c r="AF104" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN4,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG104" s="100"/>
-[...1 lines deleted...]
-      <c r="AI104" s="100"/>
+      <c r="AG104" s="129"/>
+      <c r="AH104" s="129"/>
+      <c r="AI104" s="129"/>
       <c r="BM104" s="43"/>
     </row>
     <row r="105" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="42">
         <v>6</v>
       </c>
-      <c r="B105" s="96" t="s">
+      <c r="B105" s="199" t="s">
         <v>193</v>
       </c>
-      <c r="C105" s="97"/>
-[...12 lines deleted...]
-      <c r="P105" s="100">
+      <c r="C105" s="200"/>
+      <c r="D105" s="200"/>
+      <c r="E105" s="200"/>
+      <c r="F105" s="200"/>
+      <c r="G105" s="200"/>
+      <c r="H105" s="200"/>
+      <c r="I105" s="200"/>
+      <c r="J105" s="200"/>
+      <c r="K105" s="200"/>
+      <c r="L105" s="200"/>
+      <c r="M105" s="200"/>
+      <c r="N105" s="200"/>
+      <c r="O105" s="201"/>
+      <c r="P105" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!AN5,$Z$63:$AC$91)</f>
         <v>0</v>
       </c>
-      <c r="Q105" s="100"/>
-[...2 lines deleted...]
-      <c r="T105" s="130" t="s">
+      <c r="Q105" s="129"/>
+      <c r="R105" s="129"/>
+      <c r="S105" s="129"/>
+      <c r="T105" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="U105" s="130"/>
-[...2 lines deleted...]
-      <c r="X105" s="130" t="s">
+      <c r="U105" s="128"/>
+      <c r="V105" s="128"/>
+      <c r="W105" s="128"/>
+      <c r="X105" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="Y105" s="130"/>
-[...2 lines deleted...]
-      <c r="AB105" s="100">
+      <c r="Y105" s="128"/>
+      <c r="Z105" s="128"/>
+      <c r="AA105" s="128"/>
+      <c r="AB105" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$5,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC105" s="100"/>
-[...2 lines deleted...]
-      <c r="AF105" s="100">
+      <c r="AC105" s="129"/>
+      <c r="AD105" s="129"/>
+      <c r="AE105" s="129"/>
+      <c r="AF105" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!AN5,$AL$63:$AO$91)</f>
         <v>0</v>
       </c>
-      <c r="AG105" s="100"/>
-[...1 lines deleted...]
-      <c r="AI105" s="100"/>
+      <c r="AG105" s="129"/>
+      <c r="AH105" s="129"/>
+      <c r="AI105" s="129"/>
       <c r="BM105" s="43"/>
     </row>
     <row r="106" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="42">
         <v>7</v>
       </c>
-      <c r="B106" s="96" t="s">
+      <c r="B106" s="199" t="s">
         <v>190</v>
       </c>
-      <c r="C106" s="97"/>
-[...12 lines deleted...]
-      <c r="P106" s="100">
+      <c r="C106" s="200"/>
+      <c r="D106" s="200"/>
+      <c r="E106" s="200"/>
+      <c r="F106" s="200"/>
+      <c r="G106" s="200"/>
+      <c r="H106" s="200"/>
+      <c r="I106" s="200"/>
+      <c r="J106" s="200"/>
+      <c r="K106" s="200"/>
+      <c r="L106" s="200"/>
+      <c r="M106" s="200"/>
+      <c r="N106" s="200"/>
+      <c r="O106" s="201"/>
+      <c r="P106" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$6,$Z$63:$AC$91)</f>
         <v>0</v>
       </c>
-      <c r="Q106" s="100"/>
-[...2 lines deleted...]
-      <c r="T106" s="130" t="s">
+      <c r="Q106" s="129"/>
+      <c r="R106" s="129"/>
+      <c r="S106" s="129"/>
+      <c r="T106" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="U106" s="130"/>
-[...2 lines deleted...]
-      <c r="X106" s="130" t="s">
+      <c r="U106" s="128"/>
+      <c r="V106" s="128"/>
+      <c r="W106" s="128"/>
+      <c r="X106" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="Y106" s="130"/>
-[...2 lines deleted...]
-      <c r="AB106" s="100">
+      <c r="Y106" s="128"/>
+      <c r="Z106" s="128"/>
+      <c r="AA106" s="128"/>
+      <c r="AB106" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$6,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC106" s="100"/>
-[...2 lines deleted...]
-      <c r="AF106" s="100">
+      <c r="AC106" s="129"/>
+      <c r="AD106" s="129"/>
+      <c r="AE106" s="129"/>
+      <c r="AF106" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!AN6,$AL$63:$AO$91)</f>
         <v>0</v>
       </c>
-      <c r="AG106" s="100"/>
-[...1 lines deleted...]
-      <c r="AI106" s="100"/>
+      <c r="AG106" s="129"/>
+      <c r="AH106" s="129"/>
+      <c r="AI106" s="129"/>
       <c r="BM106" s="43"/>
     </row>
     <row r="107" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="42">
         <v>8</v>
       </c>
-      <c r="B107" s="96" t="s">
+      <c r="B107" s="199" t="s">
         <v>197</v>
       </c>
-      <c r="C107" s="97"/>
-[...12 lines deleted...]
-      <c r="P107" s="100">
+      <c r="C107" s="200"/>
+      <c r="D107" s="200"/>
+      <c r="E107" s="200"/>
+      <c r="F107" s="200"/>
+      <c r="G107" s="200"/>
+      <c r="H107" s="200"/>
+      <c r="I107" s="200"/>
+      <c r="J107" s="200"/>
+      <c r="K107" s="200"/>
+      <c r="L107" s="200"/>
+      <c r="M107" s="200"/>
+      <c r="N107" s="200"/>
+      <c r="O107" s="201"/>
+      <c r="P107" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN7,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q107" s="100"/>
-[...2 lines deleted...]
-      <c r="T107" s="130" t="s">
+      <c r="Q107" s="129"/>
+      <c r="R107" s="129"/>
+      <c r="S107" s="129"/>
+      <c r="T107" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="U107" s="130"/>
-[...2 lines deleted...]
-      <c r="X107" s="130" t="s">
+      <c r="U107" s="128"/>
+      <c r="V107" s="128"/>
+      <c r="W107" s="128"/>
+      <c r="X107" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="Y107" s="130"/>
-[...2 lines deleted...]
-      <c r="AB107" s="100">
+      <c r="Y107" s="128"/>
+      <c r="Z107" s="128"/>
+      <c r="AA107" s="128"/>
+      <c r="AB107" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$7,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC107" s="100"/>
-[...2 lines deleted...]
-      <c r="AF107" s="100">
+      <c r="AC107" s="129"/>
+      <c r="AD107" s="129"/>
+      <c r="AE107" s="129"/>
+      <c r="AF107" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN7,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG107" s="100"/>
-[...1 lines deleted...]
-      <c r="AI107" s="100"/>
+      <c r="AG107" s="129"/>
+      <c r="AH107" s="129"/>
+      <c r="AI107" s="129"/>
       <c r="BM107" s="43"/>
     </row>
     <row r="108" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="42">
         <v>9</v>
       </c>
-      <c r="B108" s="93" t="s">
+      <c r="B108" s="202" t="s">
         <v>40</v>
       </c>
-      <c r="C108" s="94"/>
-[...12 lines deleted...]
-      <c r="P108" s="99">
+      <c r="C108" s="203"/>
+      <c r="D108" s="203"/>
+      <c r="E108" s="203"/>
+      <c r="F108" s="203"/>
+      <c r="G108" s="203"/>
+      <c r="H108" s="203"/>
+      <c r="I108" s="203"/>
+      <c r="J108" s="203"/>
+      <c r="K108" s="203"/>
+      <c r="L108" s="203"/>
+      <c r="M108" s="203"/>
+      <c r="N108" s="203"/>
+      <c r="O108" s="204"/>
+      <c r="P108" s="124">
         <f ca="1">SUM(P109:S110)</f>
         <v>0</v>
       </c>
-      <c r="Q108" s="99"/>
-[...2 lines deleted...]
-      <c r="T108" s="99">
+      <c r="Q108" s="124"/>
+      <c r="R108" s="124"/>
+      <c r="S108" s="124"/>
+      <c r="T108" s="124">
         <f ca="1">SUM(T109:W110)</f>
         <v>0</v>
       </c>
-      <c r="U108" s="99"/>
-[...2 lines deleted...]
-      <c r="X108" s="99">
+      <c r="U108" s="124"/>
+      <c r="V108" s="124"/>
+      <c r="W108" s="124"/>
+      <c r="X108" s="124">
         <f ca="1">SUM(X109:AA110)</f>
         <v>0</v>
       </c>
-      <c r="Y108" s="99"/>
-[...2 lines deleted...]
-      <c r="AB108" s="99">
+      <c r="Y108" s="124"/>
+      <c r="Z108" s="124"/>
+      <c r="AA108" s="124"/>
+      <c r="AB108" s="124">
         <f ca="1">SUM(AB109:AE110)</f>
         <v>0</v>
       </c>
-      <c r="AC108" s="99"/>
-[...2 lines deleted...]
-      <c r="AF108" s="99">
+      <c r="AC108" s="124"/>
+      <c r="AD108" s="124"/>
+      <c r="AE108" s="124"/>
+      <c r="AF108" s="124">
         <f ca="1">SUM(AF109:AI110)</f>
         <v>0</v>
       </c>
-      <c r="AG108" s="99"/>
-[...1 lines deleted...]
-      <c r="AI108" s="99"/>
+      <c r="AG108" s="124"/>
+      <c r="AH108" s="124"/>
+      <c r="AI108" s="124"/>
       <c r="BM108" s="43"/>
     </row>
     <row r="109" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="42">
         <v>10</v>
       </c>
-      <c r="B109" s="96" t="s">
+      <c r="B109" s="199" t="s">
         <v>41</v>
       </c>
-      <c r="C109" s="97"/>
-[...12 lines deleted...]
-      <c r="P109" s="100">
+      <c r="C109" s="200"/>
+      <c r="D109" s="200"/>
+      <c r="E109" s="200"/>
+      <c r="F109" s="200"/>
+      <c r="G109" s="200"/>
+      <c r="H109" s="200"/>
+      <c r="I109" s="200"/>
+      <c r="J109" s="200"/>
+      <c r="K109" s="200"/>
+      <c r="L109" s="200"/>
+      <c r="M109" s="200"/>
+      <c r="N109" s="200"/>
+      <c r="O109" s="201"/>
+      <c r="P109" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN8,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q109" s="100"/>
-[...2 lines deleted...]
-      <c r="T109" s="100">
+      <c r="Q109" s="129"/>
+      <c r="R109" s="129"/>
+      <c r="S109" s="129"/>
+      <c r="T109" s="129">
         <f ca="1">P109</f>
         <v>0</v>
       </c>
-      <c r="U109" s="100"/>
-[...2 lines deleted...]
-      <c r="X109" s="100">
+      <c r="U109" s="129"/>
+      <c r="V109" s="129"/>
+      <c r="W109" s="129"/>
+      <c r="X109" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN8,AD63:AG91)</f>
         <v>0</v>
       </c>
-      <c r="Y109" s="100"/>
-[...2 lines deleted...]
-      <c r="AB109" s="100">
+      <c r="Y109" s="129"/>
+      <c r="Z109" s="129"/>
+      <c r="AA109" s="129"/>
+      <c r="AB109" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$8,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC109" s="100"/>
-[...2 lines deleted...]
-      <c r="AF109" s="100">
+      <c r="AC109" s="129"/>
+      <c r="AD109" s="129"/>
+      <c r="AE109" s="129"/>
+      <c r="AF109" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN8,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG109" s="100"/>
-[...1 lines deleted...]
-      <c r="AI109" s="100"/>
+      <c r="AG109" s="129"/>
+      <c r="AH109" s="129"/>
+      <c r="AI109" s="129"/>
       <c r="BM109" s="43"/>
     </row>
     <row r="110" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="42">
         <v>11</v>
       </c>
-      <c r="B110" s="96" t="s">
+      <c r="B110" s="199" t="s">
         <v>132</v>
       </c>
-      <c r="C110" s="97"/>
-[...12 lines deleted...]
-      <c r="P110" s="100">
+      <c r="C110" s="200"/>
+      <c r="D110" s="200"/>
+      <c r="E110" s="200"/>
+      <c r="F110" s="200"/>
+      <c r="G110" s="200"/>
+      <c r="H110" s="200"/>
+      <c r="I110" s="200"/>
+      <c r="J110" s="200"/>
+      <c r="K110" s="200"/>
+      <c r="L110" s="200"/>
+      <c r="M110" s="200"/>
+      <c r="N110" s="200"/>
+      <c r="O110" s="201"/>
+      <c r="P110" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!AN9,$Z$63:$AC$91)</f>
         <v>0</v>
       </c>
-      <c r="Q110" s="100"/>
-[...2 lines deleted...]
-      <c r="T110" s="130">
+      <c r="Q110" s="129"/>
+      <c r="R110" s="129"/>
+      <c r="S110" s="129"/>
+      <c r="T110" s="128">
         <f ca="1">P110</f>
         <v>0</v>
       </c>
-      <c r="U110" s="130"/>
-[...2 lines deleted...]
-      <c r="X110" s="130">
+      <c r="U110" s="128"/>
+      <c r="V110" s="128"/>
+      <c r="W110" s="128"/>
+      <c r="X110" s="128">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$9,$AD$63:$AG$91)</f>
         <v>0</v>
       </c>
-      <c r="Y110" s="130"/>
-[...2 lines deleted...]
-      <c r="AB110" s="100">
+      <c r="Y110" s="128"/>
+      <c r="Z110" s="128"/>
+      <c r="AA110" s="128"/>
+      <c r="AB110" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$9,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC110" s="100"/>
-[...2 lines deleted...]
-      <c r="AF110" s="100">
+      <c r="AC110" s="129"/>
+      <c r="AD110" s="129"/>
+      <c r="AE110" s="129"/>
+      <c r="AF110" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$9,$AL$63:$AO$91)</f>
         <v>0</v>
       </c>
-      <c r="AG110" s="100"/>
-[...1 lines deleted...]
-      <c r="AI110" s="100"/>
+      <c r="AG110" s="129"/>
+      <c r="AH110" s="129"/>
+      <c r="AI110" s="129"/>
       <c r="BM110" s="43"/>
     </row>
     <row r="111" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="42">
         <v>12</v>
       </c>
-      <c r="B111" s="178" t="s">
+      <c r="B111" s="141" t="s">
         <v>55</v>
       </c>
-      <c r="C111" s="191"/>
-[...12 lines deleted...]
-      <c r="P111" s="100">
+      <c r="C111" s="143"/>
+      <c r="D111" s="143"/>
+      <c r="E111" s="143"/>
+      <c r="F111" s="143"/>
+      <c r="G111" s="143"/>
+      <c r="H111" s="143"/>
+      <c r="I111" s="143"/>
+      <c r="J111" s="143"/>
+      <c r="K111" s="143"/>
+      <c r="L111" s="143"/>
+      <c r="M111" s="143"/>
+      <c r="N111" s="143"/>
+      <c r="O111" s="143"/>
+      <c r="P111" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN10,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q111" s="100"/>
-[...2 lines deleted...]
-      <c r="T111" s="100">
+      <c r="Q111" s="129"/>
+      <c r="R111" s="129"/>
+      <c r="S111" s="129"/>
+      <c r="T111" s="129">
         <f ca="1">P111</f>
         <v>0</v>
       </c>
-      <c r="U111" s="100"/>
-[...2 lines deleted...]
-      <c r="X111" s="100">
+      <c r="U111" s="129"/>
+      <c r="V111" s="129"/>
+      <c r="W111" s="129"/>
+      <c r="X111" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN10,AD63:AG91)</f>
         <v>0</v>
       </c>
-      <c r="Y111" s="100"/>
-[...2 lines deleted...]
-      <c r="AB111" s="100">
+      <c r="Y111" s="129"/>
+      <c r="Z111" s="129"/>
+      <c r="AA111" s="129"/>
+      <c r="AB111" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!AN10,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC111" s="100"/>
-[...2 lines deleted...]
-      <c r="AF111" s="100">
+      <c r="AC111" s="129"/>
+      <c r="AD111" s="129"/>
+      <c r="AE111" s="129"/>
+      <c r="AF111" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN10,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG111" s="100"/>
-[...1 lines deleted...]
-      <c r="AI111" s="100"/>
+      <c r="AG111" s="129"/>
+      <c r="AH111" s="129"/>
+      <c r="AI111" s="129"/>
       <c r="BM111" s="43"/>
     </row>
     <row r="112" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="42">
         <v>13</v>
       </c>
-      <c r="B112" s="178" t="s">
+      <c r="B112" s="141" t="s">
         <v>2</v>
       </c>
-      <c r="C112" s="178"/>
-[...12 lines deleted...]
-      <c r="P112" s="100">
+      <c r="C112" s="141"/>
+      <c r="D112" s="141"/>
+      <c r="E112" s="141"/>
+      <c r="F112" s="141"/>
+      <c r="G112" s="141"/>
+      <c r="H112" s="141"/>
+      <c r="I112" s="141"/>
+      <c r="J112" s="141"/>
+      <c r="K112" s="142"/>
+      <c r="L112" s="142"/>
+      <c r="M112" s="142"/>
+      <c r="N112" s="142"/>
+      <c r="O112" s="142"/>
+      <c r="P112" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN13,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q112" s="100"/>
-[...2 lines deleted...]
-      <c r="T112" s="130" t="s">
+      <c r="Q112" s="129"/>
+      <c r="R112" s="129"/>
+      <c r="S112" s="129"/>
+      <c r="T112" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="U112" s="130"/>
-[...2 lines deleted...]
-      <c r="X112" s="130" t="s">
+      <c r="U112" s="128"/>
+      <c r="V112" s="128"/>
+      <c r="W112" s="128"/>
+      <c r="X112" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="Y112" s="130"/>
-[...2 lines deleted...]
-      <c r="AB112" s="100">
+      <c r="Y112" s="128"/>
+      <c r="Z112" s="128"/>
+      <c r="AA112" s="128"/>
+      <c r="AB112" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$13,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC112" s="100"/>
-[...2 lines deleted...]
-      <c r="AF112" s="100">
+      <c r="AC112" s="129"/>
+      <c r="AD112" s="129"/>
+      <c r="AE112" s="129"/>
+      <c r="AF112" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN13,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG112" s="100"/>
-[...1 lines deleted...]
-      <c r="AI112" s="100"/>
+      <c r="AG112" s="129"/>
+      <c r="AH112" s="129"/>
+      <c r="AI112" s="129"/>
       <c r="BM112" s="43"/>
     </row>
     <row r="113" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="42">
         <v>14</v>
       </c>
-      <c r="B113" s="178" t="s">
+      <c r="B113" s="141" t="s">
         <v>3</v>
       </c>
-      <c r="C113" s="178"/>
-[...12 lines deleted...]
-      <c r="P113" s="99">
+      <c r="C113" s="141"/>
+      <c r="D113" s="141"/>
+      <c r="E113" s="141"/>
+      <c r="F113" s="141"/>
+      <c r="G113" s="141"/>
+      <c r="H113" s="141"/>
+      <c r="I113" s="141"/>
+      <c r="J113" s="141"/>
+      <c r="K113" s="142"/>
+      <c r="L113" s="142"/>
+      <c r="M113" s="142"/>
+      <c r="N113" s="142"/>
+      <c r="O113" s="142"/>
+      <c r="P113" s="124">
         <f ca="1">SUM(P114:S115)</f>
         <v>0</v>
       </c>
-      <c r="Q113" s="99"/>
-[...2 lines deleted...]
-      <c r="T113" s="130" t="s">
+      <c r="Q113" s="124"/>
+      <c r="R113" s="124"/>
+      <c r="S113" s="124"/>
+      <c r="T113" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="U113" s="130"/>
-[...2 lines deleted...]
-      <c r="X113" s="130" t="s">
+      <c r="U113" s="128"/>
+      <c r="V113" s="128"/>
+      <c r="W113" s="128"/>
+      <c r="X113" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="Y113" s="130"/>
-[...2 lines deleted...]
-      <c r="AB113" s="99">
+      <c r="Y113" s="128"/>
+      <c r="Z113" s="128"/>
+      <c r="AA113" s="128"/>
+      <c r="AB113" s="124">
         <f ca="1">SUM(AB114:AE115)</f>
         <v>0</v>
       </c>
-      <c r="AC113" s="99"/>
-[...2 lines deleted...]
-      <c r="AF113" s="99">
+      <c r="AC113" s="124"/>
+      <c r="AD113" s="124"/>
+      <c r="AE113" s="124"/>
+      <c r="AF113" s="124">
         <f ca="1">SUM(AF114:AI115)</f>
         <v>0</v>
       </c>
-      <c r="AG113" s="99"/>
-[...1 lines deleted...]
-      <c r="AI113" s="99"/>
+      <c r="AG113" s="124"/>
+      <c r="AH113" s="124"/>
+      <c r="AI113" s="124"/>
       <c r="BM113" s="43"/>
     </row>
     <row r="114" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="42">
         <v>15</v>
       </c>
-      <c r="B114" s="93" t="s">
+      <c r="B114" s="202" t="s">
         <v>7</v>
       </c>
-      <c r="C114" s="94"/>
-[...12 lines deleted...]
-      <c r="P114" s="100">
+      <c r="C114" s="203"/>
+      <c r="D114" s="203"/>
+      <c r="E114" s="203"/>
+      <c r="F114" s="203"/>
+      <c r="G114" s="203"/>
+      <c r="H114" s="203"/>
+      <c r="I114" s="203"/>
+      <c r="J114" s="203"/>
+      <c r="K114" s="203"/>
+      <c r="L114" s="203"/>
+      <c r="M114" s="203"/>
+      <c r="N114" s="203"/>
+      <c r="O114" s="204"/>
+      <c r="P114" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN11,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q114" s="100"/>
-[...2 lines deleted...]
-      <c r="T114" s="130" t="s">
+      <c r="Q114" s="129"/>
+      <c r="R114" s="129"/>
+      <c r="S114" s="129"/>
+      <c r="T114" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="U114" s="130"/>
-[...2 lines deleted...]
-      <c r="X114" s="130" t="s">
+      <c r="U114" s="128"/>
+      <c r="V114" s="128"/>
+      <c r="W114" s="128"/>
+      <c r="X114" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="Y114" s="130"/>
-[...2 lines deleted...]
-      <c r="AB114" s="100">
+      <c r="Y114" s="128"/>
+      <c r="Z114" s="128"/>
+      <c r="AA114" s="128"/>
+      <c r="AB114" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$11,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC114" s="100"/>
-[...2 lines deleted...]
-      <c r="AF114" s="100">
+      <c r="AC114" s="129"/>
+      <c r="AD114" s="129"/>
+      <c r="AE114" s="129"/>
+      <c r="AF114" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN11,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG114" s="100"/>
-[...1 lines deleted...]
-      <c r="AI114" s="100"/>
+      <c r="AG114" s="129"/>
+      <c r="AH114" s="129"/>
+      <c r="AI114" s="129"/>
       <c r="BM114" s="43"/>
     </row>
     <row r="115" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="42">
         <v>16</v>
       </c>
-      <c r="B115" s="93" t="s">
+      <c r="B115" s="202" t="s">
         <v>4</v>
       </c>
-      <c r="C115" s="94"/>
-[...12 lines deleted...]
-      <c r="P115" s="100">
+      <c r="C115" s="203"/>
+      <c r="D115" s="203"/>
+      <c r="E115" s="203"/>
+      <c r="F115" s="203"/>
+      <c r="G115" s="203"/>
+      <c r="H115" s="203"/>
+      <c r="I115" s="203"/>
+      <c r="J115" s="203"/>
+      <c r="K115" s="203"/>
+      <c r="L115" s="203"/>
+      <c r="M115" s="203"/>
+      <c r="N115" s="203"/>
+      <c r="O115" s="204"/>
+      <c r="P115" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN12,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q115" s="100"/>
-[...2 lines deleted...]
-      <c r="T115" s="130" t="s">
+      <c r="Q115" s="129"/>
+      <c r="R115" s="129"/>
+      <c r="S115" s="129"/>
+      <c r="T115" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="U115" s="130"/>
-[...2 lines deleted...]
-      <c r="X115" s="130" t="s">
+      <c r="U115" s="128"/>
+      <c r="V115" s="128"/>
+      <c r="W115" s="128"/>
+      <c r="X115" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="Y115" s="130"/>
-[...2 lines deleted...]
-      <c r="AB115" s="100">
+      <c r="Y115" s="128"/>
+      <c r="Z115" s="128"/>
+      <c r="AA115" s="128"/>
+      <c r="AB115" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$12,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC115" s="100"/>
-[...2 lines deleted...]
-      <c r="AF115" s="100">
+      <c r="AC115" s="129"/>
+      <c r="AD115" s="129"/>
+      <c r="AE115" s="129"/>
+      <c r="AF115" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN12,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG115" s="100"/>
-[...1 lines deleted...]
-      <c r="AI115" s="100"/>
+      <c r="AG115" s="129"/>
+      <c r="AH115" s="129"/>
+      <c r="AI115" s="129"/>
       <c r="BM115" s="43"/>
     </row>
     <row r="116" spans="1:65" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="42">
         <v>17</v>
       </c>
-      <c r="B116" s="178" t="s">
+      <c r="B116" s="141" t="s">
         <v>5</v>
       </c>
-      <c r="C116" s="178"/>
-[...12 lines deleted...]
-      <c r="P116" s="100">
+      <c r="C116" s="141"/>
+      <c r="D116" s="141"/>
+      <c r="E116" s="141"/>
+      <c r="F116" s="141"/>
+      <c r="G116" s="141"/>
+      <c r="H116" s="141"/>
+      <c r="I116" s="141"/>
+      <c r="J116" s="141"/>
+      <c r="K116" s="142"/>
+      <c r="L116" s="142"/>
+      <c r="M116" s="142"/>
+      <c r="N116" s="142"/>
+      <c r="O116" s="142"/>
+      <c r="P116" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN14,Z63:AC91)</f>
         <v>0</v>
       </c>
-      <c r="Q116" s="100"/>
-[...2 lines deleted...]
-      <c r="T116" s="130" t="s">
+      <c r="Q116" s="129"/>
+      <c r="R116" s="129"/>
+      <c r="S116" s="129"/>
+      <c r="T116" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="U116" s="130"/>
-[...2 lines deleted...]
-      <c r="X116" s="130" t="s">
+      <c r="U116" s="128"/>
+      <c r="V116" s="128"/>
+      <c r="W116" s="128"/>
+      <c r="X116" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="Y116" s="130"/>
-[...2 lines deleted...]
-      <c r="AB116" s="100">
+      <c r="Y116" s="128"/>
+      <c r="Z116" s="128"/>
+      <c r="AA116" s="128"/>
+      <c r="AB116" s="129">
         <f ca="1">SUMIF($K$63:$Q$91,_vst!$AN$14,$AH$63:$AK$91)</f>
         <v>0</v>
       </c>
-      <c r="AC116" s="100"/>
-[...2 lines deleted...]
-      <c r="AF116" s="100">
+      <c r="AC116" s="129"/>
+      <c r="AD116" s="129"/>
+      <c r="AE116" s="129"/>
+      <c r="AF116" s="129">
         <f ca="1">SUMIF(K63:Q91,_vst!AN14,AL63:AO91)</f>
         <v>0</v>
       </c>
-      <c r="AG116" s="100"/>
-[...1 lines deleted...]
-      <c r="AI116" s="100"/>
+      <c r="AG116" s="129"/>
+      <c r="AH116" s="129"/>
+      <c r="AI116" s="129"/>
       <c r="BM116" s="43"/>
     </row>
     <row r="117" spans="1:65" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="44">
         <v>18</v>
       </c>
-      <c r="B117" s="186" t="s">
+      <c r="B117" s="144" t="s">
         <v>6</v>
       </c>
-      <c r="C117" s="186"/>
-[...12 lines deleted...]
-      <c r="P117" s="144">
+      <c r="C117" s="144"/>
+      <c r="D117" s="144"/>
+      <c r="E117" s="144"/>
+      <c r="F117" s="144"/>
+      <c r="G117" s="144"/>
+      <c r="H117" s="144"/>
+      <c r="I117" s="144"/>
+      <c r="J117" s="144"/>
+      <c r="K117" s="152"/>
+      <c r="L117" s="152"/>
+      <c r="M117" s="152"/>
+      <c r="N117" s="152"/>
+      <c r="O117" s="152"/>
+      <c r="P117" s="131">
         <f ca="1">P111+P100+P112+P113+P116</f>
         <v>0</v>
       </c>
-      <c r="Q117" s="144"/>
-[...2 lines deleted...]
-      <c r="T117" s="144">
+      <c r="Q117" s="131"/>
+      <c r="R117" s="131"/>
+      <c r="S117" s="131"/>
+      <c r="T117" s="131">
         <f ca="1">T111+T100</f>
         <v>0</v>
       </c>
-      <c r="U117" s="144"/>
-[...2 lines deleted...]
-      <c r="X117" s="144">
+      <c r="U117" s="131"/>
+      <c r="V117" s="131"/>
+      <c r="W117" s="131"/>
+      <c r="X117" s="131">
         <f ca="1">X111+X100</f>
         <v>0</v>
       </c>
-      <c r="Y117" s="144"/>
-[...2 lines deleted...]
-      <c r="AB117" s="144">
+      <c r="Y117" s="131"/>
+      <c r="Z117" s="131"/>
+      <c r="AA117" s="131"/>
+      <c r="AB117" s="131">
         <f ca="1">AB111+AB100+AB112+AB113+AB116</f>
         <v>0</v>
       </c>
-      <c r="AC117" s="144"/>
-[...2 lines deleted...]
-      <c r="AF117" s="144">
+      <c r="AC117" s="131"/>
+      <c r="AD117" s="131"/>
+      <c r="AE117" s="131"/>
+      <c r="AF117" s="131">
         <f ca="1">AF111+AF100+AF112+AF113+AF116</f>
         <v>0</v>
       </c>
-      <c r="AG117" s="144"/>
-[...1 lines deleted...]
-      <c r="AI117" s="144"/>
+      <c r="AG117" s="131"/>
+      <c r="AH117" s="131"/>
+      <c r="AI117" s="131"/>
     </row>
     <row r="118" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H118" s="45"/>
       <c r="I118" s="45"/>
       <c r="J118" s="45"/>
       <c r="K118" s="46"/>
       <c r="L118" s="47"/>
       <c r="M118" s="47"/>
       <c r="N118" s="47"/>
       <c r="O118" s="47"/>
       <c r="P118" s="47"/>
       <c r="Q118" s="47"/>
       <c r="R118" s="47"/>
       <c r="S118" s="47"/>
       <c r="T118" s="47"/>
       <c r="U118" s="47"/>
       <c r="V118" s="47"/>
       <c r="W118" s="47"/>
       <c r="X118" s="47"/>
       <c r="Y118" s="47"/>
       <c r="Z118" s="47"/>
       <c r="AA118" s="47"/>
       <c r="AB118" s="12"/>
       <c r="AC118" s="12"/>
       <c r="AD118" s="12"/>
@@ -7676,163 +7676,163 @@
       <c r="AM118" s="12"/>
       <c r="AN118" s="12"/>
       <c r="AO118" s="12"/>
       <c r="AS118" s="12"/>
       <c r="AT118" s="12"/>
       <c r="AU118" s="12"/>
       <c r="AV118" s="12"/>
       <c r="AW118" s="12"/>
       <c r="AX118" s="12"/>
       <c r="AY118" s="12"/>
       <c r="AZ118" s="12"/>
       <c r="BA118" s="12"/>
       <c r="BB118" s="12"/>
       <c r="BC118" s="12"/>
       <c r="BD118" s="12"/>
       <c r="BE118" s="12"/>
       <c r="BF118" s="12"/>
       <c r="BG118" s="12"/>
       <c r="BH118" s="12"/>
       <c r="BI118" s="12"/>
       <c r="BJ118" s="12"/>
       <c r="BK118" s="12"/>
       <c r="BL118" s="12"/>
     </row>
     <row r="119" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="156" t="s">
+      <c r="A119" s="176" t="s">
         <v>154</v>
       </c>
-      <c r="B119" s="157"/>
-[...11 lines deleted...]
-      <c r="N119" s="145" t="s">
+      <c r="B119" s="177"/>
+      <c r="C119" s="177"/>
+      <c r="D119" s="177"/>
+      <c r="E119" s="177"/>
+      <c r="F119" s="177"/>
+      <c r="G119" s="177"/>
+      <c r="H119" s="177"/>
+      <c r="I119" s="177"/>
+      <c r="J119" s="177"/>
+      <c r="K119" s="177"/>
+      <c r="L119" s="177"/>
+      <c r="M119" s="178"/>
+      <c r="N119" s="101" t="s">
         <v>19</v>
       </c>
-      <c r="O119" s="145"/>
-[...3 lines deleted...]
-      <c r="S119" s="145" t="s">
+      <c r="O119" s="101"/>
+      <c r="P119" s="101"/>
+      <c r="Q119" s="101"/>
+      <c r="R119" s="101"/>
+      <c r="S119" s="101" t="s">
         <v>20</v>
       </c>
-      <c r="T119" s="145"/>
-[...3 lines deleted...]
-      <c r="X119" s="145" t="s">
+      <c r="T119" s="101"/>
+      <c r="U119" s="101"/>
+      <c r="V119" s="101"/>
+      <c r="W119" s="101"/>
+      <c r="X119" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="Y119" s="145"/>
-[...2 lines deleted...]
-      <c r="AB119" s="145"/>
+      <c r="Y119" s="101"/>
+      <c r="Z119" s="101"/>
+      <c r="AA119" s="101"/>
+      <c r="AB119" s="101"/>
       <c r="AC119" s="49" t="str">
         <f ca="1">IF(AG120&lt;0,_vst!AO8,"")</f>
         <v/>
       </c>
       <c r="AE119" s="41"/>
       <c r="AF119" s="41"/>
       <c r="AG119" s="41"/>
       <c r="AH119" s="41"/>
       <c r="AI119" s="41"/>
       <c r="AJ119" s="12"/>
       <c r="AK119" s="50"/>
       <c r="AL119" s="50"/>
       <c r="AM119" s="50"/>
       <c r="AN119" s="19"/>
       <c r="AO119" s="19"/>
       <c r="AS119" s="19"/>
       <c r="AT119" s="19"/>
       <c r="AU119" s="19"/>
       <c r="AV119" s="19"/>
       <c r="AW119" s="19"/>
       <c r="AX119" s="19"/>
       <c r="AY119" s="19"/>
       <c r="AZ119" s="19"/>
       <c r="BA119" s="19"/>
       <c r="BB119" s="19"/>
       <c r="BC119" s="19"/>
       <c r="BD119" s="19"/>
       <c r="BE119" s="19"/>
       <c r="BF119" s="19"/>
       <c r="BG119" s="19"/>
       <c r="BH119" s="19"/>
       <c r="BI119" s="19"/>
       <c r="BJ119" s="19"/>
       <c r="BK119" s="19"/>
       <c r="BL119" s="19"/>
     </row>
     <row r="120" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="159"/>
-[...26 lines deleted...]
-      <c r="AB120" s="146"/>
+      <c r="A120" s="179"/>
+      <c r="B120" s="180"/>
+      <c r="C120" s="180"/>
+      <c r="D120" s="180"/>
+      <c r="E120" s="180"/>
+      <c r="F120" s="180"/>
+      <c r="G120" s="180"/>
+      <c r="H120" s="180"/>
+      <c r="I120" s="180"/>
+      <c r="J120" s="180"/>
+      <c r="K120" s="180"/>
+      <c r="L120" s="180"/>
+      <c r="M120" s="181"/>
+      <c r="N120" s="132"/>
+      <c r="O120" s="132"/>
+      <c r="P120" s="132"/>
+      <c r="Q120" s="132"/>
+      <c r="R120" s="132"/>
+      <c r="S120" s="132"/>
+      <c r="T120" s="132"/>
+      <c r="U120" s="132"/>
+      <c r="V120" s="132"/>
+      <c r="W120" s="132"/>
+      <c r="X120" s="132"/>
+      <c r="Y120" s="132"/>
+      <c r="Z120" s="132"/>
+      <c r="AA120" s="132"/>
+      <c r="AB120" s="132"/>
       <c r="AC120" s="51"/>
       <c r="AE120" s="41"/>
       <c r="AF120" s="52" t="s">
         <v>202</v>
       </c>
-      <c r="AG120" s="132">
+      <c r="AG120" s="130">
         <f ca="1">T117-SUM(N120,S120,X120)</f>
         <v>0</v>
       </c>
-      <c r="AH120" s="132"/>
-[...1 lines deleted...]
-      <c r="AJ120" s="132"/>
+      <c r="AH120" s="130"/>
+      <c r="AI120" s="130"/>
+      <c r="AJ120" s="130"/>
       <c r="BL120" s="53"/>
     </row>
     <row r="121" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="54"/>
       <c r="B121" s="54"/>
       <c r="C121" s="54"/>
       <c r="D121" s="54"/>
       <c r="E121" s="54"/>
       <c r="F121" s="54"/>
       <c r="G121" s="54"/>
       <c r="H121" s="54"/>
       <c r="I121" s="54"/>
       <c r="J121" s="12"/>
       <c r="K121" s="12"/>
       <c r="L121" s="12"/>
       <c r="M121" s="12"/>
       <c r="N121" s="12"/>
       <c r="O121" s="12"/>
       <c r="P121" s="12"/>
       <c r="Q121" s="12"/>
       <c r="R121" s="12"/>
       <c r="S121" s="12"/>
       <c r="T121" s="12"/>
       <c r="U121" s="12"/>
       <c r="V121" s="12"/>
@@ -7871,64 +7871,64 @@
       <c r="BF121" s="12"/>
       <c r="BG121" s="12"/>
       <c r="BH121" s="12"/>
       <c r="BI121" s="12"/>
       <c r="BJ121" s="12"/>
       <c r="BK121" s="12"/>
       <c r="BL121" s="12"/>
     </row>
     <row r="122" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="22"/>
       <c r="B122" s="54"/>
       <c r="C122" s="54"/>
       <c r="D122" s="54"/>
       <c r="E122" s="54"/>
       <c r="F122" s="54"/>
       <c r="G122" s="54"/>
       <c r="H122" s="54"/>
       <c r="I122" s="54"/>
       <c r="J122" s="12"/>
       <c r="K122" s="12"/>
       <c r="L122" s="12"/>
       <c r="M122" s="12"/>
       <c r="N122" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="O122" s="162">
+      <c r="O122" s="133">
         <f ca="1">_vst!AR40</f>
         <v>0</v>
       </c>
-      <c r="P122" s="163"/>
-      <c r="Q122" s="164" t="s">
+      <c r="P122" s="134"/>
+      <c r="Q122" s="135" t="s">
         <v>122</v>
       </c>
-      <c r="R122" s="165"/>
-      <c r="S122" s="166">
+      <c r="R122" s="136"/>
+      <c r="S122" s="137">
         <f>_vst!$AR$39</f>
         <v>0.5</v>
       </c>
-      <c r="T122" s="166"/>
+      <c r="T122" s="137"/>
       <c r="U122" s="58" t="str">
         <f ca="1">IF(_vst!$AR$41=1,_vst!$AO$10,"")</f>
         <v/>
       </c>
       <c r="W122" s="59"/>
       <c r="X122" s="59"/>
       <c r="Y122" s="59"/>
       <c r="Z122" s="59"/>
       <c r="AA122" s="12"/>
       <c r="AB122" s="60"/>
       <c r="AC122" s="41"/>
       <c r="AD122" s="12"/>
       <c r="AE122" s="12"/>
       <c r="AF122" s="12"/>
       <c r="AK122" s="12"/>
       <c r="AL122" s="12"/>
       <c r="AM122" s="12"/>
       <c r="AN122" s="12"/>
       <c r="AS122" s="12"/>
       <c r="AT122" s="12"/>
       <c r="AU122" s="12"/>
       <c r="AV122" s="12"/>
       <c r="AW122" s="12"/>
       <c r="AX122" s="12"/>
       <c r="AY122" s="12"/>
@@ -8002,64 +8002,64 @@
       <c r="BF123" s="12"/>
       <c r="BG123" s="12"/>
       <c r="BH123" s="12"/>
       <c r="BI123" s="12"/>
       <c r="BJ123" s="12"/>
       <c r="BK123" s="12"/>
       <c r="BL123" s="12"/>
     </row>
     <row r="124" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="62"/>
       <c r="B124" s="63"/>
       <c r="C124" s="64"/>
       <c r="D124" s="64"/>
       <c r="E124" s="64"/>
       <c r="F124" s="64"/>
       <c r="G124" s="64"/>
       <c r="H124" s="64"/>
       <c r="I124" s="64"/>
       <c r="J124" s="65"/>
       <c r="K124" s="65"/>
       <c r="L124" s="65"/>
       <c r="M124" s="12"/>
       <c r="N124" s="55" t="s">
         <v>157</v>
       </c>
-      <c r="O124" s="162">
+      <c r="O124" s="133">
         <f ca="1">_vst!$AV$40</f>
         <v>0</v>
       </c>
-      <c r="P124" s="163"/>
-      <c r="Q124" s="164" t="s">
+      <c r="P124" s="134"/>
+      <c r="Q124" s="135" t="s">
         <v>158</v>
       </c>
-      <c r="R124" s="165"/>
-      <c r="S124" s="166">
+      <c r="R124" s="136"/>
+      <c r="S124" s="137">
         <f>_vst!$AV$39</f>
         <v>0.2</v>
       </c>
-      <c r="T124" s="166"/>
+      <c r="T124" s="137"/>
       <c r="U124" s="58" t="str">
         <f ca="1">IF(_vst!AV41=1,_vst!$AO$17,"")</f>
         <v/>
       </c>
       <c r="V124" s="66"/>
       <c r="W124" s="66"/>
       <c r="X124" s="66"/>
       <c r="Y124" s="59"/>
       <c r="Z124" s="12"/>
       <c r="AA124" s="60"/>
       <c r="AB124" s="41"/>
       <c r="AC124" s="12"/>
       <c r="AD124" s="12"/>
       <c r="AE124" s="12"/>
       <c r="AF124" s="12"/>
       <c r="AG124" s="12"/>
       <c r="AH124" s="12"/>
       <c r="AI124" s="12"/>
       <c r="AJ124" s="12"/>
       <c r="AK124" s="12"/>
       <c r="AL124" s="12"/>
       <c r="AM124" s="12"/>
       <c r="AN124" s="12"/>
       <c r="AO124" s="12"/>
       <c r="BB124" s="12"/>
@@ -8123,55 +8123,55 @@
       <c r="BF125" s="12"/>
       <c r="BG125" s="12"/>
       <c r="BH125" s="12"/>
       <c r="BI125" s="12"/>
       <c r="BJ125" s="12"/>
       <c r="BK125" s="12"/>
       <c r="BL125" s="12"/>
     </row>
     <row r="126" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="22"/>
       <c r="B126" s="64"/>
       <c r="C126" s="64"/>
       <c r="D126" s="64"/>
       <c r="E126" s="64"/>
       <c r="F126" s="64"/>
       <c r="G126" s="64"/>
       <c r="H126" s="64"/>
       <c r="I126" s="64"/>
       <c r="J126" s="65"/>
       <c r="K126" s="65"/>
       <c r="L126" s="65"/>
       <c r="M126" s="65"/>
       <c r="N126" s="55" t="s">
         <v>159</v>
       </c>
-      <c r="O126" s="162">
+      <c r="O126" s="133">
         <f ca="1">_vst!$AV$37</f>
         <v>0</v>
       </c>
-      <c r="P126" s="163"/>
+      <c r="P126" s="134"/>
       <c r="Q126" s="68"/>
       <c r="R126" s="69"/>
       <c r="S126" s="70"/>
       <c r="T126" s="70"/>
       <c r="U126" s="71"/>
       <c r="V126" s="72"/>
       <c r="W126" s="66"/>
       <c r="X126" s="66"/>
       <c r="Y126" s="59"/>
       <c r="Z126" s="59"/>
       <c r="AA126" s="12"/>
       <c r="AB126" s="60"/>
       <c r="AC126" s="41"/>
       <c r="AD126" s="12"/>
       <c r="AE126" s="12"/>
       <c r="AF126" s="12"/>
       <c r="AG126" s="12"/>
       <c r="AH126" s="12"/>
       <c r="AI126" s="12"/>
       <c r="AJ126" s="12"/>
       <c r="AK126" s="12"/>
       <c r="AL126" s="12"/>
       <c r="AM126" s="12"/>
       <c r="AN126" s="12"/>
       <c r="AO126" s="12"/>
@@ -8276,345 +8276,345 @@
         <v>145</v>
       </c>
       <c r="H130" s="36" t="s">
         <v>178</v>
       </c>
       <c r="R130" s="22"/>
       <c r="S130" s="22"/>
       <c r="T130" s="22"/>
       <c r="U130" s="22"/>
       <c r="V130" s="22"/>
       <c r="W130" s="22"/>
       <c r="X130" s="22"/>
       <c r="Y130" s="22"/>
       <c r="Z130" s="22"/>
       <c r="AA130" s="22"/>
       <c r="AB130" s="22"/>
       <c r="AC130" s="22"/>
       <c r="AD130" s="22"/>
       <c r="AE130" s="22"/>
       <c r="AF130" s="22"/>
       <c r="AG130" s="22"/>
       <c r="AH130" s="22"/>
       <c r="AI130" s="22"/>
     </row>
     <row r="131" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="115">
+      <c r="A131" s="104">
         <f ca="1">X117</f>
         <v>0</v>
       </c>
-      <c r="B131" s="116"/>
-[...2 lines deleted...]
-      <c r="E131" s="117"/>
+      <c r="B131" s="105"/>
+      <c r="C131" s="105"/>
+      <c r="D131" s="105"/>
+      <c r="E131" s="106"/>
       <c r="F131" s="22"/>
       <c r="H131" s="22"/>
       <c r="I131" s="22"/>
       <c r="J131" s="22"/>
       <c r="K131" s="22"/>
       <c r="M131" s="77" t="s">
         <v>75</v>
       </c>
-      <c r="N131" s="147"/>
-      <c r="O131" s="148"/>
+      <c r="N131" s="153"/>
+      <c r="O131" s="154"/>
       <c r="P131" s="59" t="s">
         <v>175</v>
       </c>
       <c r="W131" s="78"/>
       <c r="Y131" s="79" t="str">
         <f>IF(N131&gt;24,_vst!$AO$18,"")</f>
         <v/>
       </c>
     </row>
     <row r="132" spans="1:102" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Y132" s="79"/>
     </row>
     <row r="133" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="7" t="s">
         <v>152</v>
       </c>
       <c r="F133" s="22"/>
       <c r="M133" s="77" t="s">
         <v>76</v>
       </c>
-      <c r="N133" s="147"/>
-      <c r="O133" s="148"/>
+      <c r="N133" s="153"/>
+      <c r="O133" s="154"/>
       <c r="P133" s="59" t="s">
         <v>176</v>
       </c>
       <c r="Y133" s="79" t="str">
         <f>IF(N133&gt;36,_vst!$AO$18,"")</f>
         <v/>
       </c>
     </row>
     <row r="134" spans="1:102" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Y134" s="79"/>
     </row>
     <row r="135" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="108">
+      <c r="A135" s="102">
         <f ca="1">AB117</f>
         <v>0</v>
       </c>
-      <c r="B135" s="108"/>
-[...2 lines deleted...]
-      <c r="E135" s="108"/>
+      <c r="B135" s="102"/>
+      <c r="C135" s="102"/>
+      <c r="D135" s="102"/>
+      <c r="E135" s="102"/>
       <c r="F135" s="22"/>
       <c r="M135" s="77" t="s">
         <v>77</v>
       </c>
-      <c r="N135" s="147"/>
-      <c r="O135" s="148"/>
+      <c r="N135" s="153"/>
+      <c r="O135" s="154"/>
       <c r="P135" s="59" t="s">
         <v>177</v>
       </c>
       <c r="Y135" s="79" t="str">
         <f>IF(N135&gt;15,_vst!$AO$18,"")</f>
         <v/>
       </c>
     </row>
     <row r="136" spans="1:102" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="131"/>
-[...3 lines deleted...]
-      <c r="E137" s="131"/>
+      <c r="A137" s="151"/>
+      <c r="B137" s="151"/>
+      <c r="C137" s="151"/>
+      <c r="D137" s="151"/>
+      <c r="E137" s="151"/>
       <c r="F137" s="22"/>
     </row>
     <row r="138" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="131"/>
-[...3 lines deleted...]
-      <c r="E139" s="131"/>
+      <c r="A139" s="151"/>
+      <c r="B139" s="151"/>
+      <c r="C139" s="151"/>
+      <c r="D139" s="151"/>
+      <c r="E139" s="151"/>
       <c r="F139" s="22"/>
-      <c r="G139" s="139" t="s">
+      <c r="G139" s="182" t="s">
         <v>10</v>
       </c>
-      <c r="H139" s="140"/>
-[...13 lines deleted...]
-      <c r="V139" s="133" t="s">
+      <c r="H139" s="183"/>
+      <c r="I139" s="183"/>
+      <c r="J139" s="183"/>
+      <c r="K139" s="183"/>
+      <c r="L139" s="183"/>
+      <c r="M139" s="183"/>
+      <c r="N139" s="183"/>
+      <c r="O139" s="183"/>
+      <c r="P139" s="183"/>
+      <c r="Q139" s="183"/>
+      <c r="R139" s="183"/>
+      <c r="S139" s="183"/>
+      <c r="T139" s="183"/>
+      <c r="U139" s="183"/>
+      <c r="V139" s="170" t="s">
         <v>13</v>
       </c>
-      <c r="W139" s="134"/>
-[...3 lines deleted...]
-      <c r="AA139" s="141" t="s">
+      <c r="W139" s="171"/>
+      <c r="X139" s="171"/>
+      <c r="Y139" s="171"/>
+      <c r="Z139" s="172"/>
+      <c r="AA139" s="155" t="s">
         <v>11</v>
       </c>
-      <c r="AB139" s="141"/>
-[...3 lines deleted...]
-      <c r="AF139" s="141" t="s">
+      <c r="AB139" s="155"/>
+      <c r="AC139" s="155"/>
+      <c r="AD139" s="155"/>
+      <c r="AE139" s="155"/>
+      <c r="AF139" s="155" t="s">
         <v>12</v>
       </c>
-      <c r="AG139" s="141"/>
-[...2 lines deleted...]
-      <c r="AJ139" s="141"/>
+      <c r="AG139" s="155"/>
+      <c r="AH139" s="155"/>
+      <c r="AI139" s="155"/>
+      <c r="AJ139" s="155"/>
       <c r="BL139" s="80"/>
       <c r="BY139" s="46"/>
       <c r="BZ139" s="46"/>
       <c r="CA139" s="46"/>
       <c r="CB139" s="46"/>
       <c r="CP139" s="81"/>
       <c r="CQ139" s="81"/>
       <c r="CR139" s="81"/>
       <c r="CS139" s="81"/>
       <c r="CT139" s="81"/>
       <c r="CU139" s="81"/>
       <c r="CV139" s="81"/>
       <c r="CW139" s="81"/>
     </row>
     <row r="140" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="14"/>
       <c r="B140" s="14"/>
       <c r="C140" s="14"/>
       <c r="D140" s="14"/>
       <c r="E140" s="14"/>
-      <c r="G140" s="110"/>
-[...28 lines deleted...]
-      <c r="AJ140" s="101"/>
+      <c r="G140" s="111"/>
+      <c r="H140" s="112"/>
+      <c r="I140" s="112"/>
+      <c r="J140" s="112"/>
+      <c r="K140" s="112"/>
+      <c r="L140" s="112"/>
+      <c r="M140" s="112"/>
+      <c r="N140" s="112"/>
+      <c r="O140" s="112"/>
+      <c r="P140" s="112"/>
+      <c r="Q140" s="112"/>
+      <c r="R140" s="112"/>
+      <c r="S140" s="112"/>
+      <c r="T140" s="112"/>
+      <c r="U140" s="113"/>
+      <c r="V140" s="93"/>
+      <c r="W140" s="94"/>
+      <c r="X140" s="94"/>
+      <c r="Y140" s="94"/>
+      <c r="Z140" s="95"/>
+      <c r="AA140" s="173"/>
+      <c r="AB140" s="174"/>
+      <c r="AC140" s="174"/>
+      <c r="AD140" s="174"/>
+      <c r="AE140" s="175"/>
+      <c r="AF140" s="169"/>
+      <c r="AG140" s="109"/>
+      <c r="AH140" s="109"/>
+      <c r="AI140" s="109"/>
+      <c r="AJ140" s="109"/>
       <c r="BL140" s="22"/>
       <c r="BY140" s="82"/>
       <c r="BZ140" s="82"/>
       <c r="CA140" s="82"/>
       <c r="CB140" s="82"/>
       <c r="CP140" s="82"/>
       <c r="CQ140" s="82"/>
       <c r="CR140" s="82"/>
       <c r="CS140" s="82"/>
       <c r="CT140" s="83"/>
       <c r="CU140" s="82"/>
       <c r="CV140" s="82"/>
       <c r="CW140" s="82"/>
     </row>
     <row r="141" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="14"/>
       <c r="B141" s="14"/>
       <c r="C141" s="14"/>
       <c r="D141" s="14"/>
       <c r="E141" s="14"/>
-      <c r="G141" s="110"/>
-[...28 lines deleted...]
-      <c r="AJ141" s="101"/>
+      <c r="G141" s="111"/>
+      <c r="H141" s="112"/>
+      <c r="I141" s="112"/>
+      <c r="J141" s="112"/>
+      <c r="K141" s="112"/>
+      <c r="L141" s="112"/>
+      <c r="M141" s="112"/>
+      <c r="N141" s="112"/>
+      <c r="O141" s="112"/>
+      <c r="P141" s="112"/>
+      <c r="Q141" s="112"/>
+      <c r="R141" s="112"/>
+      <c r="S141" s="112"/>
+      <c r="T141" s="112"/>
+      <c r="U141" s="113"/>
+      <c r="V141" s="93"/>
+      <c r="W141" s="94"/>
+      <c r="X141" s="94"/>
+      <c r="Y141" s="94"/>
+      <c r="Z141" s="95"/>
+      <c r="AA141" s="169"/>
+      <c r="AB141" s="109"/>
+      <c r="AC141" s="109"/>
+      <c r="AD141" s="109"/>
+      <c r="AE141" s="109"/>
+      <c r="AF141" s="169"/>
+      <c r="AG141" s="109"/>
+      <c r="AH141" s="109"/>
+      <c r="AI141" s="109"/>
+      <c r="AJ141" s="109"/>
       <c r="BL141" s="22"/>
       <c r="BY141" s="82"/>
       <c r="BZ141" s="82"/>
       <c r="CA141" s="82"/>
       <c r="CB141" s="82"/>
       <c r="CC141" s="82"/>
       <c r="CD141" s="82"/>
       <c r="CE141" s="82"/>
       <c r="CF141" s="82"/>
       <c r="CG141" s="82"/>
       <c r="CH141" s="82"/>
       <c r="CI141" s="82"/>
       <c r="CJ141" s="53"/>
       <c r="CK141" s="53"/>
       <c r="CL141" s="53"/>
       <c r="CM141" s="53"/>
       <c r="CN141" s="53"/>
       <c r="CO141" s="83"/>
       <c r="CP141" s="82"/>
       <c r="CQ141" s="82"/>
       <c r="CR141" s="82"/>
       <c r="CS141" s="82"/>
       <c r="CT141" s="83"/>
       <c r="CU141" s="82"/>
       <c r="CV141" s="82"/>
       <c r="CW141" s="82"/>
     </row>
     <row r="142" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G142" s="110"/>
-[...28 lines deleted...]
-      <c r="AJ142" s="101"/>
+      <c r="G142" s="111"/>
+      <c r="H142" s="112"/>
+      <c r="I142" s="112"/>
+      <c r="J142" s="112"/>
+      <c r="K142" s="112"/>
+      <c r="L142" s="112"/>
+      <c r="M142" s="112"/>
+      <c r="N142" s="112"/>
+      <c r="O142" s="112"/>
+      <c r="P142" s="112"/>
+      <c r="Q142" s="112"/>
+      <c r="R142" s="112"/>
+      <c r="S142" s="112"/>
+      <c r="T142" s="112"/>
+      <c r="U142" s="113"/>
+      <c r="V142" s="93"/>
+      <c r="W142" s="94"/>
+      <c r="X142" s="94"/>
+      <c r="Y142" s="94"/>
+      <c r="Z142" s="95"/>
+      <c r="AA142" s="169"/>
+      <c r="AB142" s="109"/>
+      <c r="AC142" s="109"/>
+      <c r="AD142" s="109"/>
+      <c r="AE142" s="109"/>
+      <c r="AF142" s="169"/>
+      <c r="AG142" s="109"/>
+      <c r="AH142" s="109"/>
+      <c r="AI142" s="109"/>
+      <c r="AJ142" s="109"/>
       <c r="BL142" s="22"/>
       <c r="BY142" s="82"/>
       <c r="BZ142" s="82"/>
       <c r="CA142" s="82"/>
       <c r="CB142" s="82"/>
       <c r="CC142" s="82"/>
       <c r="CD142" s="82"/>
       <c r="CE142" s="82"/>
       <c r="CF142" s="82"/>
       <c r="CG142" s="82"/>
       <c r="CH142" s="82"/>
       <c r="CI142" s="82"/>
       <c r="CJ142" s="53"/>
       <c r="CK142" s="53"/>
       <c r="CL142" s="53"/>
       <c r="CM142" s="53"/>
       <c r="CN142" s="53"/>
       <c r="CO142" s="83"/>
       <c r="CP142" s="82"/>
       <c r="CQ142" s="82"/>
       <c r="CR142" s="82"/>
       <c r="CS142" s="82"/>
       <c r="CT142" s="83"/>
       <c r="CU142" s="82"/>
       <c r="CV142" s="82"/>
@@ -8660,269 +8660,269 @@
       <c r="CB143" s="84"/>
       <c r="CC143" s="84"/>
       <c r="CD143" s="84"/>
       <c r="CE143" s="84"/>
       <c r="CF143" s="84"/>
       <c r="CG143" s="84"/>
       <c r="CH143" s="84"/>
       <c r="CI143" s="84"/>
       <c r="CJ143" s="85"/>
       <c r="CK143" s="85"/>
       <c r="CL143" s="85"/>
       <c r="CM143" s="85"/>
       <c r="CN143" s="85"/>
       <c r="CO143" s="84"/>
       <c r="CP143" s="84"/>
       <c r="CQ143" s="84"/>
       <c r="CR143" s="84"/>
       <c r="CS143" s="84"/>
       <c r="CT143" s="84"/>
       <c r="CU143" s="84"/>
       <c r="CV143" s="84"/>
       <c r="CW143" s="84"/>
       <c r="CX143" s="84"/>
     </row>
     <row r="144" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="131"/>
-[...3 lines deleted...]
-      <c r="E144" s="131"/>
+      <c r="A144" s="151"/>
+      <c r="B144" s="151"/>
+      <c r="C144" s="151"/>
+      <c r="D144" s="151"/>
+      <c r="E144" s="151"/>
       <c r="F144" s="22"/>
-      <c r="G144" s="139" t="s">
+      <c r="G144" s="182" t="s">
         <v>15</v>
       </c>
-      <c r="H144" s="140"/>
-[...13 lines deleted...]
-      <c r="V144" s="133" t="s">
+      <c r="H144" s="183"/>
+      <c r="I144" s="183"/>
+      <c r="J144" s="183"/>
+      <c r="K144" s="183"/>
+      <c r="L144" s="183"/>
+      <c r="M144" s="183"/>
+      <c r="N144" s="183"/>
+      <c r="O144" s="183"/>
+      <c r="P144" s="183"/>
+      <c r="Q144" s="183"/>
+      <c r="R144" s="183"/>
+      <c r="S144" s="183"/>
+      <c r="T144" s="183"/>
+      <c r="U144" s="183"/>
+      <c r="V144" s="170" t="s">
         <v>22</v>
       </c>
-      <c r="W144" s="134"/>
-[...3 lines deleted...]
-      <c r="AA144" s="133" t="s">
+      <c r="W144" s="171"/>
+      <c r="X144" s="171"/>
+      <c r="Y144" s="171"/>
+      <c r="Z144" s="172"/>
+      <c r="AA144" s="170" t="s">
         <v>16</v>
       </c>
-      <c r="AB144" s="134"/>
-[...7 lines deleted...]
-      <c r="AJ144" s="137"/>
+      <c r="AB144" s="171"/>
+      <c r="AC144" s="171"/>
+      <c r="AD144" s="171"/>
+      <c r="AE144" s="171"/>
+      <c r="AF144" s="184"/>
+      <c r="AG144" s="184"/>
+      <c r="AH144" s="184"/>
+      <c r="AI144" s="184"/>
+      <c r="AJ144" s="185"/>
       <c r="BL144" s="86"/>
       <c r="BY144" s="46"/>
       <c r="BZ144" s="46"/>
       <c r="CA144" s="46"/>
       <c r="CB144" s="46"/>
       <c r="CC144" s="46"/>
       <c r="CD144" s="46"/>
       <c r="CE144" s="46"/>
       <c r="CF144" s="46"/>
       <c r="CG144" s="46"/>
       <c r="CH144" s="46"/>
       <c r="CI144" s="46"/>
       <c r="CJ144" s="81"/>
       <c r="CK144" s="81"/>
       <c r="CL144" s="81"/>
       <c r="CM144" s="81"/>
       <c r="CN144" s="81"/>
       <c r="CO144" s="81"/>
       <c r="CP144" s="81"/>
       <c r="CQ144" s="81"/>
       <c r="CR144" s="81"/>
       <c r="CS144" s="81"/>
       <c r="CT144" s="87"/>
       <c r="CU144" s="87"/>
       <c r="CV144" s="87"/>
       <c r="CW144" s="87"/>
       <c r="CX144" s="87"/>
     </row>
     <row r="145" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G145" s="110"/>
-[...28 lines deleted...]
-      <c r="AJ145" s="112"/>
+      <c r="G145" s="111"/>
+      <c r="H145" s="112"/>
+      <c r="I145" s="112"/>
+      <c r="J145" s="112"/>
+      <c r="K145" s="112"/>
+      <c r="L145" s="112"/>
+      <c r="M145" s="112"/>
+      <c r="N145" s="112"/>
+      <c r="O145" s="112"/>
+      <c r="P145" s="112"/>
+      <c r="Q145" s="112"/>
+      <c r="R145" s="112"/>
+      <c r="S145" s="112"/>
+      <c r="T145" s="112"/>
+      <c r="U145" s="113"/>
+      <c r="V145" s="93"/>
+      <c r="W145" s="94"/>
+      <c r="X145" s="94"/>
+      <c r="Y145" s="94"/>
+      <c r="Z145" s="95"/>
+      <c r="AA145" s="111"/>
+      <c r="AB145" s="112"/>
+      <c r="AC145" s="112"/>
+      <c r="AD145" s="112"/>
+      <c r="AE145" s="112"/>
+      <c r="AF145" s="112"/>
+      <c r="AG145" s="112"/>
+      <c r="AH145" s="112"/>
+      <c r="AI145" s="112"/>
+      <c r="AJ145" s="113"/>
       <c r="BL145" s="22"/>
       <c r="BY145" s="82"/>
       <c r="BZ145" s="82"/>
       <c r="CA145" s="82"/>
       <c r="CB145" s="82"/>
       <c r="CC145" s="82"/>
       <c r="CD145" s="82"/>
       <c r="CE145" s="82"/>
       <c r="CF145" s="82"/>
       <c r="CG145" s="82"/>
       <c r="CH145" s="82"/>
       <c r="CI145" s="82"/>
       <c r="CJ145" s="53"/>
       <c r="CK145" s="53"/>
       <c r="CL145" s="53"/>
       <c r="CM145" s="53"/>
       <c r="CN145" s="53"/>
       <c r="CO145" s="82"/>
       <c r="CP145" s="82"/>
       <c r="CQ145" s="82"/>
       <c r="CR145" s="82"/>
       <c r="CS145" s="82"/>
       <c r="CT145" s="82"/>
       <c r="CU145" s="82"/>
       <c r="CV145" s="82"/>
       <c r="CW145" s="82"/>
       <c r="CX145" s="82"/>
     </row>
     <row r="146" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G146" s="110"/>
-[...28 lines deleted...]
-      <c r="AJ146" s="112"/>
+      <c r="G146" s="111"/>
+      <c r="H146" s="112"/>
+      <c r="I146" s="112"/>
+      <c r="J146" s="112"/>
+      <c r="K146" s="112"/>
+      <c r="L146" s="112"/>
+      <c r="M146" s="112"/>
+      <c r="N146" s="112"/>
+      <c r="O146" s="112"/>
+      <c r="P146" s="112"/>
+      <c r="Q146" s="112"/>
+      <c r="R146" s="112"/>
+      <c r="S146" s="112"/>
+      <c r="T146" s="112"/>
+      <c r="U146" s="113"/>
+      <c r="V146" s="93"/>
+      <c r="W146" s="94"/>
+      <c r="X146" s="94"/>
+      <c r="Y146" s="94"/>
+      <c r="Z146" s="95"/>
+      <c r="AA146" s="111"/>
+      <c r="AB146" s="112"/>
+      <c r="AC146" s="112"/>
+      <c r="AD146" s="112"/>
+      <c r="AE146" s="112"/>
+      <c r="AF146" s="112"/>
+      <c r="AG146" s="112"/>
+      <c r="AH146" s="112"/>
+      <c r="AI146" s="112"/>
+      <c r="AJ146" s="113"/>
       <c r="BL146" s="22"/>
       <c r="BY146" s="82"/>
       <c r="BZ146" s="82"/>
       <c r="CA146" s="82"/>
       <c r="CB146" s="82"/>
       <c r="CC146" s="82"/>
       <c r="CD146" s="82"/>
       <c r="CE146" s="82"/>
       <c r="CF146" s="82"/>
       <c r="CG146" s="82"/>
       <c r="CH146" s="82"/>
       <c r="CI146" s="82"/>
       <c r="CJ146" s="53"/>
       <c r="CK146" s="53"/>
       <c r="CL146" s="53"/>
       <c r="CM146" s="53"/>
       <c r="CN146" s="53"/>
       <c r="CO146" s="82"/>
       <c r="CP146" s="82"/>
       <c r="CQ146" s="82"/>
       <c r="CR146" s="82"/>
       <c r="CS146" s="82"/>
       <c r="CT146" s="82"/>
       <c r="CU146" s="82"/>
       <c r="CV146" s="82"/>
       <c r="CW146" s="82"/>
       <c r="CX146" s="82"/>
     </row>
     <row r="147" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G147" s="110"/>
-[...28 lines deleted...]
-      <c r="AJ147" s="112"/>
+      <c r="G147" s="111"/>
+      <c r="H147" s="112"/>
+      <c r="I147" s="112"/>
+      <c r="J147" s="112"/>
+      <c r="K147" s="112"/>
+      <c r="L147" s="112"/>
+      <c r="M147" s="112"/>
+      <c r="N147" s="112"/>
+      <c r="O147" s="112"/>
+      <c r="P147" s="112"/>
+      <c r="Q147" s="112"/>
+      <c r="R147" s="112"/>
+      <c r="S147" s="112"/>
+      <c r="T147" s="112"/>
+      <c r="U147" s="113"/>
+      <c r="V147" s="93"/>
+      <c r="W147" s="94"/>
+      <c r="X147" s="94"/>
+      <c r="Y147" s="94"/>
+      <c r="Z147" s="95"/>
+      <c r="AA147" s="111"/>
+      <c r="AB147" s="112"/>
+      <c r="AC147" s="112"/>
+      <c r="AD147" s="112"/>
+      <c r="AE147" s="112"/>
+      <c r="AF147" s="112"/>
+      <c r="AG147" s="112"/>
+      <c r="AH147" s="112"/>
+      <c r="AI147" s="112"/>
+      <c r="AJ147" s="113"/>
       <c r="BL147" s="22"/>
       <c r="BP147" s="41"/>
       <c r="BY147" s="82"/>
       <c r="BZ147" s="82"/>
       <c r="CA147" s="82"/>
       <c r="CB147" s="82"/>
       <c r="CC147" s="82"/>
       <c r="CD147" s="82"/>
       <c r="CE147" s="82"/>
       <c r="CF147" s="82"/>
       <c r="CG147" s="82"/>
       <c r="CH147" s="82"/>
       <c r="CI147" s="82"/>
       <c r="CJ147" s="53"/>
       <c r="CK147" s="53"/>
       <c r="CL147" s="53"/>
       <c r="CM147" s="53"/>
       <c r="CN147" s="53"/>
       <c r="CO147" s="82"/>
       <c r="CP147" s="82"/>
       <c r="CQ147" s="82"/>
       <c r="CR147" s="82"/>
       <c r="CS147" s="82"/>
       <c r="CT147" s="82"/>
       <c r="CU147" s="82"/>
@@ -8970,329 +8970,329 @@
       <c r="CB148" s="84"/>
       <c r="CC148" s="84"/>
       <c r="CD148" s="84"/>
       <c r="CE148" s="84"/>
       <c r="CF148" s="84"/>
       <c r="CG148" s="84"/>
       <c r="CH148" s="84"/>
       <c r="CI148" s="84"/>
       <c r="CJ148" s="85"/>
       <c r="CK148" s="85"/>
       <c r="CL148" s="85"/>
       <c r="CM148" s="85"/>
       <c r="CN148" s="85"/>
       <c r="CO148" s="84"/>
       <c r="CP148" s="84"/>
       <c r="CQ148" s="84"/>
       <c r="CR148" s="84"/>
       <c r="CS148" s="84"/>
       <c r="CT148" s="84"/>
       <c r="CU148" s="84"/>
       <c r="CV148" s="84"/>
       <c r="CW148" s="84"/>
       <c r="CX148" s="84"/>
     </row>
     <row r="149" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="131"/>
-[...3 lines deleted...]
-      <c r="E149" s="131"/>
+      <c r="A149" s="151"/>
+      <c r="B149" s="151"/>
+      <c r="C149" s="151"/>
+      <c r="D149" s="151"/>
+      <c r="E149" s="151"/>
       <c r="F149" s="22"/>
-      <c r="G149" s="139" t="s">
+      <c r="G149" s="182" t="s">
         <v>54</v>
       </c>
-      <c r="H149" s="140"/>
-[...13 lines deleted...]
-      <c r="V149" s="133" t="s">
+      <c r="H149" s="183"/>
+      <c r="I149" s="183"/>
+      <c r="J149" s="183"/>
+      <c r="K149" s="183"/>
+      <c r="L149" s="183"/>
+      <c r="M149" s="183"/>
+      <c r="N149" s="183"/>
+      <c r="O149" s="183"/>
+      <c r="P149" s="183"/>
+      <c r="Q149" s="183"/>
+      <c r="R149" s="183"/>
+      <c r="S149" s="183"/>
+      <c r="T149" s="183"/>
+      <c r="U149" s="183"/>
+      <c r="V149" s="170" t="s">
         <v>18</v>
       </c>
-      <c r="W149" s="134"/>
-[...3 lines deleted...]
-      <c r="AA149" s="141" t="s">
+      <c r="W149" s="171"/>
+      <c r="X149" s="171"/>
+      <c r="Y149" s="171"/>
+      <c r="Z149" s="172"/>
+      <c r="AA149" s="155" t="s">
         <v>11</v>
       </c>
-      <c r="AB149" s="141"/>
-[...3 lines deleted...]
-      <c r="AF149" s="141" t="s">
+      <c r="AB149" s="155"/>
+      <c r="AC149" s="155"/>
+      <c r="AD149" s="155"/>
+      <c r="AE149" s="155"/>
+      <c r="AF149" s="155" t="s">
         <v>12</v>
       </c>
-      <c r="AG149" s="141"/>
-[...2 lines deleted...]
-      <c r="AJ149" s="141"/>
+      <c r="AG149" s="155"/>
+      <c r="AH149" s="155"/>
+      <c r="AI149" s="155"/>
+      <c r="AJ149" s="155"/>
       <c r="BL149" s="80"/>
       <c r="BY149" s="46"/>
       <c r="BZ149" s="46"/>
       <c r="CA149" s="46"/>
       <c r="CB149" s="46"/>
       <c r="CC149" s="46"/>
       <c r="CD149" s="46"/>
       <c r="CE149" s="46"/>
       <c r="CF149" s="46"/>
       <c r="CG149" s="46"/>
       <c r="CH149" s="46"/>
       <c r="CI149" s="46"/>
       <c r="CJ149" s="81"/>
       <c r="CK149" s="81"/>
       <c r="CL149" s="81"/>
       <c r="CM149" s="81"/>
       <c r="CN149" s="81"/>
       <c r="CO149" s="81"/>
       <c r="CP149" s="81"/>
       <c r="CQ149" s="81"/>
       <c r="CR149" s="81"/>
       <c r="CS149" s="81"/>
       <c r="CT149" s="81"/>
       <c r="CU149" s="81"/>
       <c r="CV149" s="81"/>
       <c r="CW149" s="81"/>
       <c r="CX149" s="81"/>
     </row>
     <row r="150" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G150" s="110"/>
-[...28 lines deleted...]
-      <c r="AJ150" s="101"/>
+      <c r="G150" s="111"/>
+      <c r="H150" s="112"/>
+      <c r="I150" s="112"/>
+      <c r="J150" s="112"/>
+      <c r="K150" s="112"/>
+      <c r="L150" s="112"/>
+      <c r="M150" s="112"/>
+      <c r="N150" s="112"/>
+      <c r="O150" s="112"/>
+      <c r="P150" s="112"/>
+      <c r="Q150" s="112"/>
+      <c r="R150" s="112"/>
+      <c r="S150" s="112"/>
+      <c r="T150" s="112"/>
+      <c r="U150" s="113"/>
+      <c r="V150" s="93"/>
+      <c r="W150" s="94"/>
+      <c r="X150" s="94"/>
+      <c r="Y150" s="94"/>
+      <c r="Z150" s="95"/>
+      <c r="AA150" s="169"/>
+      <c r="AB150" s="109"/>
+      <c r="AC150" s="109"/>
+      <c r="AD150" s="109"/>
+      <c r="AE150" s="109"/>
+      <c r="AF150" s="169"/>
+      <c r="AG150" s="109"/>
+      <c r="AH150" s="109"/>
+      <c r="AI150" s="109"/>
+      <c r="AJ150" s="109"/>
       <c r="BL150" s="22"/>
       <c r="BY150" s="82"/>
       <c r="BZ150" s="82"/>
       <c r="CA150" s="82"/>
       <c r="CB150" s="82"/>
       <c r="CC150" s="82"/>
       <c r="CD150" s="82"/>
       <c r="CE150" s="82"/>
       <c r="CF150" s="82"/>
       <c r="CG150" s="82"/>
       <c r="CH150" s="82"/>
       <c r="CI150" s="82"/>
       <c r="CJ150" s="53"/>
       <c r="CK150" s="53"/>
       <c r="CL150" s="53"/>
       <c r="CM150" s="53"/>
       <c r="CN150" s="53"/>
       <c r="CO150" s="83"/>
       <c r="CP150" s="82"/>
       <c r="CQ150" s="82"/>
       <c r="CR150" s="82"/>
       <c r="CS150" s="82"/>
       <c r="CT150" s="83"/>
       <c r="CU150" s="82"/>
       <c r="CV150" s="82"/>
       <c r="CW150" s="82"/>
       <c r="CX150" s="82"/>
     </row>
     <row r="151" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G151" s="110"/>
-[...28 lines deleted...]
-      <c r="AJ151" s="101"/>
+      <c r="G151" s="111"/>
+      <c r="H151" s="112"/>
+      <c r="I151" s="112"/>
+      <c r="J151" s="112"/>
+      <c r="K151" s="112"/>
+      <c r="L151" s="112"/>
+      <c r="M151" s="112"/>
+      <c r="N151" s="112"/>
+      <c r="O151" s="112"/>
+      <c r="P151" s="112"/>
+      <c r="Q151" s="112"/>
+      <c r="R151" s="112"/>
+      <c r="S151" s="112"/>
+      <c r="T151" s="112"/>
+      <c r="U151" s="113"/>
+      <c r="V151" s="93"/>
+      <c r="W151" s="94"/>
+      <c r="X151" s="94"/>
+      <c r="Y151" s="94"/>
+      <c r="Z151" s="95"/>
+      <c r="AA151" s="169"/>
+      <c r="AB151" s="109"/>
+      <c r="AC151" s="109"/>
+      <c r="AD151" s="109"/>
+      <c r="AE151" s="109"/>
+      <c r="AF151" s="169"/>
+      <c r="AG151" s="109"/>
+      <c r="AH151" s="109"/>
+      <c r="AI151" s="109"/>
+      <c r="AJ151" s="109"/>
       <c r="BL151" s="22"/>
       <c r="BY151" s="82"/>
       <c r="BZ151" s="82"/>
       <c r="CA151" s="82"/>
       <c r="CB151" s="82"/>
       <c r="CC151" s="82"/>
       <c r="CD151" s="82"/>
       <c r="CE151" s="82"/>
       <c r="CF151" s="82"/>
       <c r="CG151" s="82"/>
       <c r="CH151" s="82"/>
       <c r="CI151" s="82"/>
       <c r="CJ151" s="53"/>
       <c r="CK151" s="53"/>
       <c r="CL151" s="53"/>
       <c r="CM151" s="53"/>
       <c r="CN151" s="53"/>
       <c r="CO151" s="83"/>
       <c r="CP151" s="82"/>
       <c r="CQ151" s="82"/>
       <c r="CR151" s="82"/>
       <c r="CS151" s="82"/>
       <c r="CT151" s="83"/>
       <c r="CU151" s="82"/>
       <c r="CV151" s="82"/>
       <c r="CW151" s="82"/>
       <c r="CX151" s="82"/>
     </row>
     <row r="152" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="142" t="s">
+      <c r="A152" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="B152" s="142"/>
-[...29 lines deleted...]
-      <c r="AJ152" s="101"/>
+      <c r="B152" s="186"/>
+      <c r="G152" s="111"/>
+      <c r="H152" s="112"/>
+      <c r="I152" s="112"/>
+      <c r="J152" s="112"/>
+      <c r="K152" s="112"/>
+      <c r="L152" s="112"/>
+      <c r="M152" s="112"/>
+      <c r="N152" s="112"/>
+      <c r="O152" s="112"/>
+      <c r="P152" s="112"/>
+      <c r="Q152" s="112"/>
+      <c r="R152" s="112"/>
+      <c r="S152" s="112"/>
+      <c r="T152" s="112"/>
+      <c r="U152" s="113"/>
+      <c r="V152" s="93"/>
+      <c r="W152" s="94"/>
+      <c r="X152" s="94"/>
+      <c r="Y152" s="94"/>
+      <c r="Z152" s="95"/>
+      <c r="AA152" s="169"/>
+      <c r="AB152" s="109"/>
+      <c r="AC152" s="109"/>
+      <c r="AD152" s="109"/>
+      <c r="AE152" s="109"/>
+      <c r="AF152" s="169"/>
+      <c r="AG152" s="109"/>
+      <c r="AH152" s="109"/>
+      <c r="AI152" s="109"/>
+      <c r="AJ152" s="109"/>
       <c r="BL152" s="22"/>
       <c r="BY152" s="82"/>
       <c r="BZ152" s="82"/>
       <c r="CA152" s="82"/>
       <c r="CB152" s="82"/>
       <c r="CC152" s="82"/>
       <c r="CD152" s="82"/>
       <c r="CE152" s="82"/>
       <c r="CF152" s="82"/>
       <c r="CG152" s="82"/>
       <c r="CH152" s="82"/>
       <c r="CI152" s="82"/>
       <c r="CJ152" s="53"/>
       <c r="CK152" s="53"/>
       <c r="CL152" s="53"/>
       <c r="CM152" s="53"/>
       <c r="CN152" s="53"/>
       <c r="CO152" s="83"/>
       <c r="CP152" s="82"/>
       <c r="CQ152" s="82"/>
       <c r="CR152" s="82"/>
       <c r="CS152" s="82"/>
       <c r="CT152" s="83"/>
       <c r="CU152" s="82"/>
       <c r="CV152" s="82"/>
       <c r="CW152" s="82"/>
       <c r="CX152" s="82"/>
     </row>
     <row r="153" spans="1:102" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="143"/>
-      <c r="B153" s="143"/>
+      <c r="A153" s="187"/>
+      <c r="B153" s="187"/>
     </row>
     <row r="154" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="129">
+      <c r="A154" s="103">
         <f ca="1">SUM(A137,A135,A131,A139,A144,A149)</f>
         <v>0</v>
       </c>
-      <c r="B154" s="129"/>
-[...2 lines deleted...]
-      <c r="E154" s="129"/>
+      <c r="B154" s="103"/>
+      <c r="C154" s="103"/>
+      <c r="D154" s="103"/>
+      <c r="E154" s="103"/>
       <c r="F154" s="88"/>
       <c r="G154" s="19"/>
       <c r="H154" s="41"/>
       <c r="I154" s="13" t="s">
         <v>202</v>
       </c>
-      <c r="J154" s="132">
+      <c r="J154" s="130">
         <f ca="1">P117-A154</f>
         <v>0</v>
       </c>
-      <c r="K154" s="132"/>
-[...1 lines deleted...]
-      <c r="M154" s="132"/>
+      <c r="K154" s="130"/>
+      <c r="L154" s="130"/>
+      <c r="M154" s="130"/>
       <c r="N154" s="89" t="str">
         <f ca="1">IF(J154&lt;(-0.1),_vst!$AO$6,"")</f>
         <v/>
       </c>
       <c r="O154" s="90"/>
       <c r="S154" s="84"/>
       <c r="T154" s="84"/>
       <c r="U154" s="84"/>
       <c r="V154" s="84"/>
       <c r="W154" s="84"/>
       <c r="X154" s="84"/>
       <c r="Y154" s="84"/>
       <c r="Z154" s="84"/>
       <c r="AA154" s="84"/>
       <c r="AB154" s="85"/>
       <c r="AC154" s="85"/>
       <c r="AD154" s="85"/>
       <c r="AE154" s="85"/>
       <c r="AF154" s="85"/>
       <c r="AG154" s="84"/>
       <c r="AH154" s="84"/>
       <c r="AI154" s="84"/>
       <c r="AJ154" s="84"/>
       <c r="AK154" s="84"/>
       <c r="AL154" s="84"/>
@@ -9356,342 +9356,342 @@
       <c r="A158" s="31"/>
       <c r="B158" s="31"/>
       <c r="C158" s="31"/>
       <c r="D158" s="31"/>
       <c r="E158" s="31"/>
       <c r="F158" s="31"/>
       <c r="G158" s="31"/>
       <c r="H158" s="31"/>
       <c r="I158" s="31"/>
       <c r="J158" s="31"/>
       <c r="K158" s="31"/>
       <c r="L158" s="31"/>
       <c r="M158" s="31"/>
       <c r="N158" s="31"/>
       <c r="O158" s="31"/>
       <c r="P158" s="31"/>
       <c r="Q158" s="31"/>
       <c r="R158" s="31"/>
       <c r="S158" s="31"/>
       <c r="T158" s="31"/>
       <c r="U158" s="31"/>
       <c r="V158" s="31"/>
       <c r="W158" s="31"/>
     </row>
     <row r="159" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="178" t="s">
+      <c r="A159" s="141" t="s">
         <v>112</v>
       </c>
-      <c r="B159" s="179"/>
-[...13 lines deleted...]
-      <c r="P159" s="181" t="s">
+      <c r="B159" s="163"/>
+      <c r="C159" s="163"/>
+      <c r="D159" s="163"/>
+      <c r="E159" s="163"/>
+      <c r="F159" s="163"/>
+      <c r="G159" s="163"/>
+      <c r="H159" s="163"/>
+      <c r="I159" s="163"/>
+      <c r="J159" s="163"/>
+      <c r="K159" s="163"/>
+      <c r="L159" s="163"/>
+      <c r="M159" s="164"/>
+      <c r="N159" s="164"/>
+      <c r="O159" s="164"/>
+      <c r="P159" s="165" t="s">
         <v>113</v>
       </c>
-      <c r="Q159" s="182"/>
-[...3 lines deleted...]
-      <c r="U159" s="178" t="s">
+      <c r="Q159" s="166"/>
+      <c r="R159" s="166"/>
+      <c r="S159" s="166"/>
+      <c r="T159" s="167"/>
+      <c r="U159" s="141" t="s">
         <v>114</v>
       </c>
-      <c r="V159" s="179"/>
-[...12 lines deleted...]
-      <c r="AI159" s="180"/>
+      <c r="V159" s="163"/>
+      <c r="W159" s="163"/>
+      <c r="X159" s="163"/>
+      <c r="Y159" s="163"/>
+      <c r="Z159" s="163"/>
+      <c r="AA159" s="163"/>
+      <c r="AB159" s="163"/>
+      <c r="AC159" s="163"/>
+      <c r="AD159" s="163"/>
+      <c r="AE159" s="163"/>
+      <c r="AF159" s="163"/>
+      <c r="AG159" s="164"/>
+      <c r="AH159" s="164"/>
+      <c r="AI159" s="164"/>
     </row>
     <row r="160" spans="1:102" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="118"/>
-[...33 lines deleted...]
-      <c r="AI160" s="118"/>
+      <c r="A160" s="114"/>
+      <c r="B160" s="114"/>
+      <c r="C160" s="114"/>
+      <c r="D160" s="114"/>
+      <c r="E160" s="114"/>
+      <c r="F160" s="114"/>
+      <c r="G160" s="114"/>
+      <c r="H160" s="114"/>
+      <c r="I160" s="114"/>
+      <c r="J160" s="114"/>
+      <c r="K160" s="114"/>
+      <c r="L160" s="114"/>
+      <c r="M160" s="114"/>
+      <c r="N160" s="114"/>
+      <c r="O160" s="114"/>
+      <c r="P160" s="146"/>
+      <c r="Q160" s="146"/>
+      <c r="R160" s="146"/>
+      <c r="S160" s="146"/>
+      <c r="T160" s="146"/>
+      <c r="U160" s="114"/>
+      <c r="V160" s="114"/>
+      <c r="W160" s="114"/>
+      <c r="X160" s="114"/>
+      <c r="Y160" s="114"/>
+      <c r="Z160" s="114"/>
+      <c r="AA160" s="114"/>
+      <c r="AB160" s="114"/>
+      <c r="AC160" s="114"/>
+      <c r="AD160" s="114"/>
+      <c r="AE160" s="114"/>
+      <c r="AF160" s="114"/>
+      <c r="AG160" s="114"/>
+      <c r="AH160" s="114"/>
+      <c r="AI160" s="114"/>
     </row>
     <row r="161" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="118"/>
-[...33 lines deleted...]
-      <c r="AI161" s="118"/>
+      <c r="A161" s="114"/>
+      <c r="B161" s="114"/>
+      <c r="C161" s="114"/>
+      <c r="D161" s="114"/>
+      <c r="E161" s="114"/>
+      <c r="F161" s="114"/>
+      <c r="G161" s="114"/>
+      <c r="H161" s="114"/>
+      <c r="I161" s="114"/>
+      <c r="J161" s="114"/>
+      <c r="K161" s="114"/>
+      <c r="L161" s="114"/>
+      <c r="M161" s="114"/>
+      <c r="N161" s="114"/>
+      <c r="O161" s="114"/>
+      <c r="P161" s="146"/>
+      <c r="Q161" s="146"/>
+      <c r="R161" s="146"/>
+      <c r="S161" s="146"/>
+      <c r="T161" s="146"/>
+      <c r="U161" s="114"/>
+      <c r="V161" s="114"/>
+      <c r="W161" s="114"/>
+      <c r="X161" s="114"/>
+      <c r="Y161" s="114"/>
+      <c r="Z161" s="114"/>
+      <c r="AA161" s="114"/>
+      <c r="AB161" s="114"/>
+      <c r="AC161" s="114"/>
+      <c r="AD161" s="114"/>
+      <c r="AE161" s="114"/>
+      <c r="AF161" s="114"/>
+      <c r="AG161" s="114"/>
+      <c r="AH161" s="114"/>
+      <c r="AI161" s="114"/>
     </row>
     <row r="162" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="118"/>
-[...33 lines deleted...]
-      <c r="AI162" s="118"/>
+      <c r="A162" s="114"/>
+      <c r="B162" s="114"/>
+      <c r="C162" s="114"/>
+      <c r="D162" s="114"/>
+      <c r="E162" s="114"/>
+      <c r="F162" s="114"/>
+      <c r="G162" s="114"/>
+      <c r="H162" s="114"/>
+      <c r="I162" s="114"/>
+      <c r="J162" s="114"/>
+      <c r="K162" s="114"/>
+      <c r="L162" s="114"/>
+      <c r="M162" s="114"/>
+      <c r="N162" s="114"/>
+      <c r="O162" s="114"/>
+      <c r="P162" s="146"/>
+      <c r="Q162" s="146"/>
+      <c r="R162" s="146"/>
+      <c r="S162" s="146"/>
+      <c r="T162" s="146"/>
+      <c r="U162" s="114"/>
+      <c r="V162" s="114"/>
+      <c r="W162" s="114"/>
+      <c r="X162" s="114"/>
+      <c r="Y162" s="114"/>
+      <c r="Z162" s="114"/>
+      <c r="AA162" s="114"/>
+      <c r="AB162" s="114"/>
+      <c r="AC162" s="114"/>
+      <c r="AD162" s="114"/>
+      <c r="AE162" s="114"/>
+      <c r="AF162" s="114"/>
+      <c r="AG162" s="114"/>
+      <c r="AH162" s="114"/>
+      <c r="AI162" s="114"/>
     </row>
     <row r="163" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="118"/>
-[...33 lines deleted...]
-      <c r="AI163" s="118"/>
+      <c r="A163" s="114"/>
+      <c r="B163" s="114"/>
+      <c r="C163" s="114"/>
+      <c r="D163" s="114"/>
+      <c r="E163" s="114"/>
+      <c r="F163" s="114"/>
+      <c r="G163" s="114"/>
+      <c r="H163" s="114"/>
+      <c r="I163" s="114"/>
+      <c r="J163" s="114"/>
+      <c r="K163" s="114"/>
+      <c r="L163" s="114"/>
+      <c r="M163" s="114"/>
+      <c r="N163" s="114"/>
+      <c r="O163" s="114"/>
+      <c r="P163" s="146"/>
+      <c r="Q163" s="146"/>
+      <c r="R163" s="146"/>
+      <c r="S163" s="146"/>
+      <c r="T163" s="146"/>
+      <c r="U163" s="114"/>
+      <c r="V163" s="114"/>
+      <c r="W163" s="114"/>
+      <c r="X163" s="114"/>
+      <c r="Y163" s="114"/>
+      <c r="Z163" s="114"/>
+      <c r="AA163" s="114"/>
+      <c r="AB163" s="114"/>
+      <c r="AC163" s="114"/>
+      <c r="AD163" s="114"/>
+      <c r="AE163" s="114"/>
+      <c r="AF163" s="114"/>
+      <c r="AG163" s="114"/>
+      <c r="AH163" s="114"/>
+      <c r="AI163" s="114"/>
     </row>
     <row r="164" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="118"/>
-[...33 lines deleted...]
-      <c r="AI164" s="118"/>
+      <c r="A164" s="114"/>
+      <c r="B164" s="114"/>
+      <c r="C164" s="114"/>
+      <c r="D164" s="114"/>
+      <c r="E164" s="114"/>
+      <c r="F164" s="114"/>
+      <c r="G164" s="114"/>
+      <c r="H164" s="114"/>
+      <c r="I164" s="114"/>
+      <c r="J164" s="114"/>
+      <c r="K164" s="114"/>
+      <c r="L164" s="114"/>
+      <c r="M164" s="114"/>
+      <c r="N164" s="114"/>
+      <c r="O164" s="114"/>
+      <c r="P164" s="146"/>
+      <c r="Q164" s="146"/>
+      <c r="R164" s="146"/>
+      <c r="S164" s="146"/>
+      <c r="T164" s="146"/>
+      <c r="U164" s="114"/>
+      <c r="V164" s="114"/>
+      <c r="W164" s="114"/>
+      <c r="X164" s="114"/>
+      <c r="Y164" s="114"/>
+      <c r="Z164" s="114"/>
+      <c r="AA164" s="114"/>
+      <c r="AB164" s="114"/>
+      <c r="AC164" s="114"/>
+      <c r="AD164" s="114"/>
+      <c r="AE164" s="114"/>
+      <c r="AF164" s="114"/>
+      <c r="AG164" s="114"/>
+      <c r="AH164" s="114"/>
+      <c r="AI164" s="114"/>
     </row>
     <row r="166" spans="1:67" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="29"/>
       <c r="B166" s="29"/>
       <c r="C166" s="29"/>
       <c r="D166" s="29"/>
       <c r="E166" s="29"/>
       <c r="F166" s="29"/>
       <c r="G166" s="29"/>
       <c r="H166" s="29"/>
       <c r="I166" s="29"/>
       <c r="J166" s="29"/>
       <c r="K166" s="29"/>
       <c r="L166" s="29"/>
       <c r="M166" s="29"/>
       <c r="N166" s="29"/>
       <c r="O166" s="29"/>
       <c r="P166" s="29"/>
       <c r="Q166" s="29"/>
       <c r="R166" s="29"/>
       <c r="S166" s="29"/>
       <c r="T166" s="29"/>
       <c r="U166" s="29"/>
       <c r="V166" s="29"/>
       <c r="W166" s="29"/>
       <c r="X166" s="29"/>
       <c r="Y166" s="29"/>
       <c r="Z166" s="29"/>
       <c r="AA166" s="29"/>
       <c r="AB166" s="29"/>
       <c r="AC166" s="29"/>
       <c r="AD166" s="29"/>
       <c r="AE166" s="29"/>
       <c r="AF166" s="29"/>
       <c r="AG166" s="29"/>
       <c r="AH166" s="29"/>
       <c r="AI166" s="29"/>
       <c r="BN166" s="79"/>
       <c r="BO166" s="79"/>
     </row>
     <row r="167" spans="1:67" s="79" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B167" s="177"/>
-[...11 lines deleted...]
-      <c r="N167" s="177"/>
+      <c r="B167" s="147"/>
+      <c r="C167" s="147"/>
+      <c r="D167" s="147"/>
+      <c r="E167" s="147"/>
+      <c r="F167" s="147"/>
+      <c r="G167" s="147"/>
+      <c r="H167" s="147"/>
+      <c r="I167" s="147"/>
+      <c r="J167" s="147"/>
+      <c r="K167" s="147"/>
+      <c r="L167" s="147"/>
+      <c r="M167" s="147"/>
+      <c r="N167" s="147"/>
       <c r="O167" s="7"/>
       <c r="P167" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="Q167" s="176"/>
-[...3 lines deleted...]
-      <c r="U167" s="177"/>
+      <c r="Q167" s="162"/>
+      <c r="R167" s="147"/>
+      <c r="S167" s="147"/>
+      <c r="T167" s="147"/>
+      <c r="U167" s="147"/>
       <c r="V167" s="7"/>
       <c r="W167" s="7"/>
       <c r="X167" s="7"/>
       <c r="Y167" s="7"/>
       <c r="Z167" s="7"/>
       <c r="AA167" s="7"/>
       <c r="AB167" s="7"/>
       <c r="AC167" s="7"/>
       <c r="AD167" s="7"/>
       <c r="AE167" s="7"/>
       <c r="AF167" s="7"/>
       <c r="AG167" s="7"/>
       <c r="AH167" s="7"/>
       <c r="AI167" s="7"/>
       <c r="AJ167" s="7"/>
       <c r="AK167" s="7"/>
       <c r="AL167" s="7"/>
       <c r="AM167" s="7"/>
       <c r="AN167" s="7"/>
       <c r="BN167" s="7"/>
       <c r="BO167" s="7"/>
     </row>
     <row r="168" spans="1:67" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="29"/>
       <c r="B168" s="29"/>
@@ -9703,719 +9703,719 @@
       <c r="H168" s="29"/>
       <c r="I168" s="29"/>
       <c r="J168" s="29"/>
       <c r="K168" s="29"/>
       <c r="L168" s="29"/>
       <c r="M168" s="29"/>
       <c r="N168" s="29"/>
       <c r="O168" s="29"/>
       <c r="P168" s="29"/>
       <c r="Q168" s="29"/>
       <c r="R168" s="29"/>
       <c r="S168" s="29"/>
       <c r="T168" s="29"/>
       <c r="U168" s="29"/>
       <c r="V168" s="29"/>
       <c r="W168" s="29"/>
       <c r="X168" s="29"/>
       <c r="Y168" s="29"/>
       <c r="Z168" s="29"/>
       <c r="AA168" s="29"/>
       <c r="AB168" s="29"/>
       <c r="AC168" s="29"/>
       <c r="AD168" s="29"/>
     </row>
     <row r="169" spans="1:67" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="167" t="s">
+      <c r="A169" s="148" t="s">
         <v>65</v>
       </c>
-      <c r="B169" s="168"/>
-[...7 lines deleted...]
-      <c r="J169" s="167" t="s">
+      <c r="B169" s="149"/>
+      <c r="C169" s="149"/>
+      <c r="D169" s="149"/>
+      <c r="E169" s="149"/>
+      <c r="F169" s="149"/>
+      <c r="G169" s="149"/>
+      <c r="H169" s="149"/>
+      <c r="I169" s="150"/>
+      <c r="J169" s="148" t="s">
         <v>156</v>
       </c>
-      <c r="K169" s="168"/>
-[...5 lines deleted...]
-      <c r="Q169" s="169" t="s">
+      <c r="K169" s="149"/>
+      <c r="L169" s="149"/>
+      <c r="M169" s="149"/>
+      <c r="N169" s="149"/>
+      <c r="O169" s="149"/>
+      <c r="P169" s="149"/>
+      <c r="Q169" s="156" t="s">
         <v>66</v>
       </c>
-      <c r="R169" s="169"/>
-[...11 lines deleted...]
-      <c r="AD169" s="170"/>
+      <c r="R169" s="156"/>
+      <c r="S169" s="156"/>
+      <c r="T169" s="156"/>
+      <c r="U169" s="156"/>
+      <c r="V169" s="156"/>
+      <c r="W169" s="156"/>
+      <c r="X169" s="156"/>
+      <c r="Y169" s="157"/>
+      <c r="Z169" s="157"/>
+      <c r="AA169" s="157"/>
+      <c r="AB169" s="157"/>
+      <c r="AC169" s="157"/>
+      <c r="AD169" s="157"/>
     </row>
     <row r="170" spans="1:67" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="173"/>
-[...28 lines deleted...]
-      <c r="AD170" s="175"/>
+      <c r="A170" s="159"/>
+      <c r="B170" s="160"/>
+      <c r="C170" s="160"/>
+      <c r="D170" s="160"/>
+      <c r="E170" s="160"/>
+      <c r="F170" s="160"/>
+      <c r="G170" s="160"/>
+      <c r="H170" s="160"/>
+      <c r="I170" s="160"/>
+      <c r="J170" s="161"/>
+      <c r="K170" s="161"/>
+      <c r="L170" s="161"/>
+      <c r="M170" s="161"/>
+      <c r="N170" s="161"/>
+      <c r="O170" s="161"/>
+      <c r="P170" s="161"/>
+      <c r="Q170" s="161"/>
+      <c r="R170" s="161"/>
+      <c r="S170" s="161"/>
+      <c r="T170" s="161"/>
+      <c r="U170" s="161"/>
+      <c r="V170" s="161"/>
+      <c r="W170" s="161"/>
+      <c r="X170" s="161"/>
+      <c r="Y170" s="161"/>
+      <c r="Z170" s="161"/>
+      <c r="AA170" s="161"/>
+      <c r="AB170" s="161"/>
+      <c r="AC170" s="161"/>
+      <c r="AD170" s="161"/>
     </row>
     <row r="171" spans="1:67" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="173"/>
-[...28 lines deleted...]
-      <c r="AD171" s="175"/>
+      <c r="A171" s="159"/>
+      <c r="B171" s="160"/>
+      <c r="C171" s="160"/>
+      <c r="D171" s="160"/>
+      <c r="E171" s="160"/>
+      <c r="F171" s="160"/>
+      <c r="G171" s="160"/>
+      <c r="H171" s="160"/>
+      <c r="I171" s="160"/>
+      <c r="J171" s="161"/>
+      <c r="K171" s="161"/>
+      <c r="L171" s="161"/>
+      <c r="M171" s="161"/>
+      <c r="N171" s="161"/>
+      <c r="O171" s="161"/>
+      <c r="P171" s="161"/>
+      <c r="Q171" s="161"/>
+      <c r="R171" s="161"/>
+      <c r="S171" s="161"/>
+      <c r="T171" s="161"/>
+      <c r="U171" s="161"/>
+      <c r="V171" s="161"/>
+      <c r="W171" s="161"/>
+      <c r="X171" s="161"/>
+      <c r="Y171" s="161"/>
+      <c r="Z171" s="161"/>
+      <c r="AA171" s="161"/>
+      <c r="AB171" s="161"/>
+      <c r="AC171" s="161"/>
+      <c r="AD171" s="161"/>
     </row>
     <row r="172" spans="1:67" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="173"/>
-[...28 lines deleted...]
-      <c r="AD172" s="175"/>
+      <c r="A172" s="159"/>
+      <c r="B172" s="160"/>
+      <c r="C172" s="160"/>
+      <c r="D172" s="160"/>
+      <c r="E172" s="160"/>
+      <c r="F172" s="160"/>
+      <c r="G172" s="160"/>
+      <c r="H172" s="160"/>
+      <c r="I172" s="160"/>
+      <c r="J172" s="161"/>
+      <c r="K172" s="161"/>
+      <c r="L172" s="161"/>
+      <c r="M172" s="161"/>
+      <c r="N172" s="161"/>
+      <c r="O172" s="161"/>
+      <c r="P172" s="161"/>
+      <c r="Q172" s="161"/>
+      <c r="R172" s="161"/>
+      <c r="S172" s="161"/>
+      <c r="T172" s="161"/>
+      <c r="U172" s="161"/>
+      <c r="V172" s="161"/>
+      <c r="W172" s="161"/>
+      <c r="X172" s="161"/>
+      <c r="Y172" s="161"/>
+      <c r="Z172" s="161"/>
+      <c r="AA172" s="161"/>
+      <c r="AB172" s="161"/>
+      <c r="AC172" s="161"/>
+      <c r="AD172" s="161"/>
     </row>
     <row r="173" spans="1:67" ht="12" x14ac:dyDescent="0.2">
       <c r="A173" s="92" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="174" spans="1:67" ht="12" x14ac:dyDescent="0.2"/>
     <row r="175" spans="1:67" ht="12" x14ac:dyDescent="0.2"/>
     <row r="181" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="9nED4/0RgF0zO6wcmC7I/JAj37ZeeCqA1Hy+qFSt3Izwlotj5Nxq4WrqrLM8O56mKl/AVHoya+TCcPOSDPsdww==" saltValue="nrmDjo4+haFJlNj2z5xCnQ==" spinCount="100000" sheet="1" formatCells="0" formatRows="0" selectLockedCells="1"/>
   <mergeCells count="525">
+    <mergeCell ref="B101:O101"/>
+    <mergeCell ref="B102:O102"/>
+    <mergeCell ref="B103:O103"/>
+    <mergeCell ref="B104:O104"/>
+    <mergeCell ref="B105:O105"/>
+    <mergeCell ref="B106:O106"/>
+    <mergeCell ref="P108:S108"/>
+    <mergeCell ref="P109:S109"/>
+    <mergeCell ref="P110:S110"/>
+    <mergeCell ref="P112:S112"/>
+    <mergeCell ref="P113:S113"/>
+    <mergeCell ref="P114:S114"/>
+    <mergeCell ref="P115:S115"/>
+    <mergeCell ref="B107:O107"/>
+    <mergeCell ref="B108:O108"/>
+    <mergeCell ref="B109:O109"/>
+    <mergeCell ref="B110:O110"/>
+    <mergeCell ref="B114:O114"/>
+    <mergeCell ref="B115:O115"/>
+    <mergeCell ref="V85:W85"/>
+    <mergeCell ref="V86:W86"/>
+    <mergeCell ref="B35:AO35"/>
+    <mergeCell ref="B37:AO37"/>
+    <mergeCell ref="B52:AO52"/>
+    <mergeCell ref="B53:AO53"/>
+    <mergeCell ref="A135:E135"/>
+    <mergeCell ref="B38:AO38"/>
+    <mergeCell ref="B40:AO40"/>
+    <mergeCell ref="B41:AO41"/>
+    <mergeCell ref="B43:AO43"/>
+    <mergeCell ref="B44:AO44"/>
+    <mergeCell ref="B46:AO46"/>
+    <mergeCell ref="B47:AO47"/>
+    <mergeCell ref="B49:AO49"/>
+    <mergeCell ref="B50:AO50"/>
+    <mergeCell ref="V89:W89"/>
+    <mergeCell ref="V90:W90"/>
+    <mergeCell ref="V91:W91"/>
+    <mergeCell ref="V61:W62"/>
+    <mergeCell ref="V63:W63"/>
+    <mergeCell ref="V64:W64"/>
+    <mergeCell ref="V65:W65"/>
+    <mergeCell ref="V66:W66"/>
+    <mergeCell ref="V67:W67"/>
+    <mergeCell ref="V68:W68"/>
+    <mergeCell ref="V78:W78"/>
+    <mergeCell ref="V79:W79"/>
+    <mergeCell ref="T104:W104"/>
+    <mergeCell ref="K82:Q82"/>
+    <mergeCell ref="X73:Y73"/>
+    <mergeCell ref="X74:Y74"/>
+    <mergeCell ref="X85:Y85"/>
+    <mergeCell ref="X100:AA100"/>
+    <mergeCell ref="Z82:AC82"/>
+    <mergeCell ref="Z83:AC83"/>
+    <mergeCell ref="Z86:AC86"/>
+    <mergeCell ref="Z87:AC87"/>
+    <mergeCell ref="K90:Q90"/>
+    <mergeCell ref="K85:Q85"/>
+    <mergeCell ref="K87:Q87"/>
+    <mergeCell ref="V76:W76"/>
+    <mergeCell ref="V77:W77"/>
+    <mergeCell ref="I95:AG95"/>
+    <mergeCell ref="AF100:AI100"/>
+    <mergeCell ref="AF104:AI104"/>
+    <mergeCell ref="X101:AA101"/>
+    <mergeCell ref="I93:K93"/>
+    <mergeCell ref="B12:AO12"/>
+    <mergeCell ref="B13:AO13"/>
+    <mergeCell ref="B15:AO15"/>
+    <mergeCell ref="B16:AO16"/>
+    <mergeCell ref="B18:AO18"/>
+    <mergeCell ref="B19:AO19"/>
+    <mergeCell ref="B21:AO21"/>
+    <mergeCell ref="B22:AO22"/>
+    <mergeCell ref="B23:AO23"/>
+    <mergeCell ref="B24:AO24"/>
+    <mergeCell ref="B25:AO25"/>
+    <mergeCell ref="B27:AO27"/>
+    <mergeCell ref="B28:AO28"/>
+    <mergeCell ref="B30:AO30"/>
+    <mergeCell ref="B31:AO31"/>
+    <mergeCell ref="B34:AO34"/>
+    <mergeCell ref="AB103:AE103"/>
+    <mergeCell ref="AB108:AE108"/>
+    <mergeCell ref="P103:S103"/>
+    <mergeCell ref="P104:S104"/>
+    <mergeCell ref="P105:S105"/>
+    <mergeCell ref="AH62:AK62"/>
+    <mergeCell ref="AH63:AK63"/>
+    <mergeCell ref="AH64:AK64"/>
+    <mergeCell ref="AH65:AK65"/>
+    <mergeCell ref="AH66:AK66"/>
+    <mergeCell ref="AH67:AK67"/>
+    <mergeCell ref="AH68:AK68"/>
+    <mergeCell ref="AL92:AO92"/>
+    <mergeCell ref="AD71:AG71"/>
+    <mergeCell ref="AL79:AO79"/>
+    <mergeCell ref="AL91:AO91"/>
+    <mergeCell ref="AD88:AG88"/>
+    <mergeCell ref="AB109:AE109"/>
+    <mergeCell ref="AB110:AE110"/>
+    <mergeCell ref="AB105:AE105"/>
+    <mergeCell ref="AB112:AE112"/>
+    <mergeCell ref="AB113:AE113"/>
+    <mergeCell ref="AB114:AE114"/>
+    <mergeCell ref="T114:W114"/>
+    <mergeCell ref="T105:W105"/>
+    <mergeCell ref="X105:AA105"/>
+    <mergeCell ref="AB106:AE106"/>
+    <mergeCell ref="X106:AA106"/>
+    <mergeCell ref="T106:W106"/>
+    <mergeCell ref="X111:AA111"/>
+    <mergeCell ref="T111:W111"/>
+    <mergeCell ref="A149:E149"/>
+    <mergeCell ref="J154:M154"/>
+    <mergeCell ref="G151:U151"/>
+    <mergeCell ref="AA145:AJ145"/>
+    <mergeCell ref="A144:E144"/>
+    <mergeCell ref="V145:Z145"/>
+    <mergeCell ref="V144:Z144"/>
+    <mergeCell ref="AA144:AJ144"/>
+    <mergeCell ref="AA150:AE150"/>
+    <mergeCell ref="G152:U152"/>
+    <mergeCell ref="V152:Z152"/>
+    <mergeCell ref="AA152:AE152"/>
+    <mergeCell ref="G149:U149"/>
+    <mergeCell ref="G147:U147"/>
+    <mergeCell ref="G150:U150"/>
+    <mergeCell ref="V146:Z146"/>
+    <mergeCell ref="AA146:AJ146"/>
+    <mergeCell ref="V147:Z147"/>
+    <mergeCell ref="AA149:AE149"/>
+    <mergeCell ref="AF149:AJ149"/>
+    <mergeCell ref="A154:E154"/>
+    <mergeCell ref="A152:B153"/>
+    <mergeCell ref="AF152:AJ152"/>
+    <mergeCell ref="AF142:AJ142"/>
+    <mergeCell ref="AB115:AE115"/>
+    <mergeCell ref="AB116:AE116"/>
+    <mergeCell ref="AB117:AE117"/>
+    <mergeCell ref="V151:Z151"/>
+    <mergeCell ref="V150:Z150"/>
+    <mergeCell ref="V142:Z142"/>
+    <mergeCell ref="AA151:AE151"/>
+    <mergeCell ref="AF151:AJ151"/>
+    <mergeCell ref="V149:Z149"/>
+    <mergeCell ref="AF150:AJ150"/>
+    <mergeCell ref="S119:W119"/>
+    <mergeCell ref="S120:W120"/>
+    <mergeCell ref="P116:S116"/>
+    <mergeCell ref="P117:S117"/>
+    <mergeCell ref="AA147:AJ147"/>
+    <mergeCell ref="G139:U139"/>
+    <mergeCell ref="G144:U144"/>
+    <mergeCell ref="G140:U140"/>
+    <mergeCell ref="G141:U141"/>
+    <mergeCell ref="G142:U142"/>
+    <mergeCell ref="G145:U145"/>
+    <mergeCell ref="N131:O131"/>
+    <mergeCell ref="V141:Z141"/>
+    <mergeCell ref="AF111:AI111"/>
+    <mergeCell ref="R90:U90"/>
+    <mergeCell ref="R91:U91"/>
+    <mergeCell ref="K83:Q83"/>
+    <mergeCell ref="AB111:AE111"/>
+    <mergeCell ref="AB100:AE100"/>
+    <mergeCell ref="AH90:AK90"/>
+    <mergeCell ref="AH91:AK91"/>
+    <mergeCell ref="AH92:AK92"/>
+    <mergeCell ref="V87:W87"/>
+    <mergeCell ref="T100:W100"/>
+    <mergeCell ref="X90:Y90"/>
+    <mergeCell ref="X91:Y91"/>
+    <mergeCell ref="AF99:AI99"/>
+    <mergeCell ref="AF103:AI103"/>
+    <mergeCell ref="X108:AA108"/>
+    <mergeCell ref="AB101:AE101"/>
+    <mergeCell ref="AB104:AE104"/>
+    <mergeCell ref="T101:W101"/>
+    <mergeCell ref="T107:W107"/>
+    <mergeCell ref="AB102:AE102"/>
+    <mergeCell ref="X103:AA103"/>
+    <mergeCell ref="T103:W103"/>
+    <mergeCell ref="V88:W88"/>
+    <mergeCell ref="AA141:AE141"/>
+    <mergeCell ref="AF141:AJ141"/>
+    <mergeCell ref="V139:Z139"/>
+    <mergeCell ref="V140:Z140"/>
+    <mergeCell ref="AA140:AE140"/>
+    <mergeCell ref="AF140:AJ140"/>
+    <mergeCell ref="AA142:AE142"/>
+    <mergeCell ref="G146:U146"/>
+    <mergeCell ref="AF109:AI109"/>
+    <mergeCell ref="AF110:AI110"/>
+    <mergeCell ref="X110:AA110"/>
+    <mergeCell ref="A119:M120"/>
+    <mergeCell ref="O124:P124"/>
+    <mergeCell ref="X116:AA116"/>
+    <mergeCell ref="T117:W117"/>
+    <mergeCell ref="X117:AA117"/>
+    <mergeCell ref="X109:AA109"/>
+    <mergeCell ref="T109:W109"/>
+    <mergeCell ref="T112:W112"/>
+    <mergeCell ref="Q124:R124"/>
+    <mergeCell ref="S124:T124"/>
+    <mergeCell ref="T110:W110"/>
+    <mergeCell ref="P111:S111"/>
+    <mergeCell ref="AF139:AJ139"/>
+    <mergeCell ref="R83:U83"/>
+    <mergeCell ref="R87:U87"/>
+    <mergeCell ref="A91:J91"/>
+    <mergeCell ref="K91:Q91"/>
+    <mergeCell ref="A79:J79"/>
+    <mergeCell ref="K79:Q79"/>
+    <mergeCell ref="K81:Q81"/>
+    <mergeCell ref="A83:J83"/>
+    <mergeCell ref="A82:J82"/>
+    <mergeCell ref="R86:U86"/>
+    <mergeCell ref="R84:U84"/>
+    <mergeCell ref="R80:U80"/>
+    <mergeCell ref="K89:Q89"/>
+    <mergeCell ref="K88:Q88"/>
+    <mergeCell ref="R88:U88"/>
+    <mergeCell ref="A88:J88"/>
+    <mergeCell ref="T99:W99"/>
+    <mergeCell ref="X99:AA99"/>
+    <mergeCell ref="AF102:AI102"/>
+    <mergeCell ref="AF101:AI101"/>
+    <mergeCell ref="AF107:AI107"/>
+    <mergeCell ref="AB99:AE99"/>
+    <mergeCell ref="AB107:AE107"/>
+    <mergeCell ref="AF106:AI106"/>
+    <mergeCell ref="P99:S99"/>
+    <mergeCell ref="P100:S100"/>
+    <mergeCell ref="P101:S101"/>
+    <mergeCell ref="P102:S102"/>
+    <mergeCell ref="AF105:AI105"/>
+    <mergeCell ref="T102:W102"/>
+    <mergeCell ref="X104:AA104"/>
+    <mergeCell ref="P106:S106"/>
+    <mergeCell ref="P107:S107"/>
+    <mergeCell ref="J169:P169"/>
+    <mergeCell ref="Q169:AD169"/>
+    <mergeCell ref="A8:AN8"/>
+    <mergeCell ref="O122:P122"/>
+    <mergeCell ref="X112:AA112"/>
+    <mergeCell ref="N119:R119"/>
+    <mergeCell ref="P162:T162"/>
+    <mergeCell ref="U162:AI162"/>
+    <mergeCell ref="A170:I170"/>
+    <mergeCell ref="J170:P170"/>
+    <mergeCell ref="Q170:AD172"/>
+    <mergeCell ref="A171:I171"/>
+    <mergeCell ref="J171:P171"/>
+    <mergeCell ref="A172:I172"/>
+    <mergeCell ref="J172:P172"/>
+    <mergeCell ref="Q167:U167"/>
+    <mergeCell ref="A164:O164"/>
+    <mergeCell ref="P164:T164"/>
+    <mergeCell ref="U164:AI164"/>
+    <mergeCell ref="A161:O161"/>
+    <mergeCell ref="P163:T163"/>
+    <mergeCell ref="A159:O159"/>
+    <mergeCell ref="P159:T159"/>
+    <mergeCell ref="U159:AI159"/>
+    <mergeCell ref="A160:O160"/>
+    <mergeCell ref="P160:T160"/>
+    <mergeCell ref="U160:AI160"/>
+    <mergeCell ref="B167:N167"/>
+    <mergeCell ref="A169:I169"/>
+    <mergeCell ref="A163:O163"/>
+    <mergeCell ref="U163:AI163"/>
+    <mergeCell ref="X102:AA102"/>
+    <mergeCell ref="T108:W108"/>
+    <mergeCell ref="P161:T161"/>
+    <mergeCell ref="U161:AI161"/>
+    <mergeCell ref="A162:O162"/>
+    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="B116:O116"/>
+    <mergeCell ref="B117:O117"/>
+    <mergeCell ref="N135:O135"/>
+    <mergeCell ref="A139:E139"/>
+    <mergeCell ref="T116:W116"/>
+    <mergeCell ref="A131:E131"/>
+    <mergeCell ref="T115:W115"/>
+    <mergeCell ref="N133:O133"/>
+    <mergeCell ref="AA139:AE139"/>
+    <mergeCell ref="AF116:AI116"/>
+    <mergeCell ref="T113:W113"/>
+    <mergeCell ref="A5:AD5"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="B112:O112"/>
+    <mergeCell ref="B113:O113"/>
+    <mergeCell ref="B111:O111"/>
+    <mergeCell ref="B100:O100"/>
+    <mergeCell ref="B99:O99"/>
+    <mergeCell ref="K70:Q70"/>
+    <mergeCell ref="K71:Q71"/>
+    <mergeCell ref="A70:J70"/>
+    <mergeCell ref="A63:J63"/>
+    <mergeCell ref="A90:J90"/>
+    <mergeCell ref="A89:J89"/>
+    <mergeCell ref="A64:J64"/>
+    <mergeCell ref="R85:U85"/>
+    <mergeCell ref="A84:J84"/>
+    <mergeCell ref="K84:Q84"/>
+    <mergeCell ref="A86:J86"/>
+    <mergeCell ref="K86:Q86"/>
+    <mergeCell ref="A85:J85"/>
+    <mergeCell ref="AD73:AG73"/>
+    <mergeCell ref="AD72:AG72"/>
+    <mergeCell ref="AF112:AI112"/>
+    <mergeCell ref="AF113:AI113"/>
+    <mergeCell ref="AF114:AI114"/>
+    <mergeCell ref="AF115:AI115"/>
+    <mergeCell ref="X113:AA113"/>
+    <mergeCell ref="AG120:AJ120"/>
+    <mergeCell ref="AF117:AI117"/>
+    <mergeCell ref="X114:AA114"/>
+    <mergeCell ref="X115:AA115"/>
+    <mergeCell ref="X120:AB120"/>
+    <mergeCell ref="O126:P126"/>
+    <mergeCell ref="Q122:R122"/>
+    <mergeCell ref="S122:T122"/>
+    <mergeCell ref="N120:R120"/>
+    <mergeCell ref="AF108:AI108"/>
+    <mergeCell ref="AD91:AG91"/>
+    <mergeCell ref="AD92:AG92"/>
+    <mergeCell ref="AL90:AO90"/>
+    <mergeCell ref="X86:Y86"/>
+    <mergeCell ref="X87:Y87"/>
+    <mergeCell ref="AH88:AK88"/>
+    <mergeCell ref="AH89:AK89"/>
+    <mergeCell ref="AD89:AG89"/>
+    <mergeCell ref="AL89:AO89"/>
+    <mergeCell ref="Z88:AC88"/>
+    <mergeCell ref="Z89:AC89"/>
+    <mergeCell ref="Z90:AC90"/>
+    <mergeCell ref="AD86:AG86"/>
+    <mergeCell ref="AD87:AG87"/>
+    <mergeCell ref="X107:AA107"/>
+    <mergeCell ref="A61:J62"/>
+    <mergeCell ref="A67:J67"/>
+    <mergeCell ref="A68:J68"/>
+    <mergeCell ref="K69:Q69"/>
+    <mergeCell ref="Z61:AC62"/>
+    <mergeCell ref="AD62:AG62"/>
+    <mergeCell ref="K72:Q72"/>
+    <mergeCell ref="K61:Q62"/>
+    <mergeCell ref="R61:U62"/>
+    <mergeCell ref="R70:U70"/>
+    <mergeCell ref="A69:J69"/>
+    <mergeCell ref="K63:Q63"/>
+    <mergeCell ref="K64:Q64"/>
+    <mergeCell ref="K65:Q65"/>
+    <mergeCell ref="R63:U63"/>
+    <mergeCell ref="R64:U64"/>
+    <mergeCell ref="Z63:AC63"/>
+    <mergeCell ref="Z64:AC64"/>
+    <mergeCell ref="X72:Y72"/>
+    <mergeCell ref="X63:Y63"/>
+    <mergeCell ref="X64:Y64"/>
+    <mergeCell ref="X65:Y65"/>
+    <mergeCell ref="AD61:AO61"/>
+    <mergeCell ref="AH72:AK72"/>
+    <mergeCell ref="A71:J71"/>
+    <mergeCell ref="A72:J72"/>
+    <mergeCell ref="K66:Q66"/>
+    <mergeCell ref="K67:Q67"/>
+    <mergeCell ref="K68:Q68"/>
+    <mergeCell ref="A65:J65"/>
+    <mergeCell ref="R66:U66"/>
+    <mergeCell ref="R67:U67"/>
+    <mergeCell ref="R68:U68"/>
+    <mergeCell ref="R65:U65"/>
+    <mergeCell ref="A66:J66"/>
+    <mergeCell ref="R69:U69"/>
+    <mergeCell ref="A73:J73"/>
+    <mergeCell ref="A74:J74"/>
+    <mergeCell ref="R72:U72"/>
+    <mergeCell ref="A75:J75"/>
+    <mergeCell ref="A78:J78"/>
+    <mergeCell ref="K78:Q78"/>
+    <mergeCell ref="A81:J81"/>
+    <mergeCell ref="K75:Q75"/>
+    <mergeCell ref="K73:Q73"/>
+    <mergeCell ref="R73:U73"/>
+    <mergeCell ref="A77:J77"/>
+    <mergeCell ref="A76:J76"/>
+    <mergeCell ref="K76:Q76"/>
+    <mergeCell ref="A80:J80"/>
+    <mergeCell ref="K80:Q80"/>
+    <mergeCell ref="K77:Q77"/>
+    <mergeCell ref="R78:U78"/>
+    <mergeCell ref="AH70:AK70"/>
+    <mergeCell ref="AH71:AK71"/>
+    <mergeCell ref="R71:U71"/>
+    <mergeCell ref="V71:W71"/>
+    <mergeCell ref="V69:W69"/>
+    <mergeCell ref="V70:W70"/>
+    <mergeCell ref="X66:Y66"/>
+    <mergeCell ref="X67:Y67"/>
+    <mergeCell ref="A87:J87"/>
+    <mergeCell ref="R74:U74"/>
+    <mergeCell ref="R75:U75"/>
+    <mergeCell ref="R76:U76"/>
+    <mergeCell ref="K74:Q74"/>
+    <mergeCell ref="AH73:AK73"/>
+    <mergeCell ref="AH74:AK74"/>
+    <mergeCell ref="AH75:AK75"/>
+    <mergeCell ref="AH76:AK76"/>
+    <mergeCell ref="AH77:AK77"/>
+    <mergeCell ref="AH78:AK78"/>
+    <mergeCell ref="AH79:AK79"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="V72:W72"/>
+    <mergeCell ref="V73:W73"/>
+    <mergeCell ref="V74:W74"/>
+    <mergeCell ref="AL62:AO62"/>
+    <mergeCell ref="AL63:AO63"/>
+    <mergeCell ref="AL64:AO64"/>
+    <mergeCell ref="AL75:AO75"/>
+    <mergeCell ref="AL76:AO76"/>
+    <mergeCell ref="AL70:AO70"/>
+    <mergeCell ref="AD70:AG70"/>
+    <mergeCell ref="AL77:AO77"/>
+    <mergeCell ref="AD77:AG77"/>
+    <mergeCell ref="AD75:AG75"/>
+    <mergeCell ref="AL69:AO69"/>
+    <mergeCell ref="AL67:AO67"/>
+    <mergeCell ref="AD74:AG74"/>
+    <mergeCell ref="AL72:AO72"/>
+    <mergeCell ref="AL73:AO73"/>
+    <mergeCell ref="AL74:AO74"/>
+    <mergeCell ref="AD64:AG64"/>
+    <mergeCell ref="AD63:AG63"/>
+    <mergeCell ref="AL71:AO71"/>
+    <mergeCell ref="AD66:AG66"/>
+    <mergeCell ref="AD67:AG67"/>
+    <mergeCell ref="AD68:AG68"/>
+    <mergeCell ref="AD69:AG69"/>
+    <mergeCell ref="AH69:AK69"/>
+    <mergeCell ref="Z75:AC75"/>
+    <mergeCell ref="Z76:AC76"/>
+    <mergeCell ref="AD83:AG83"/>
+    <mergeCell ref="X81:Y81"/>
+    <mergeCell ref="Z84:AC84"/>
+    <mergeCell ref="R77:U77"/>
+    <mergeCell ref="Z77:AC77"/>
+    <mergeCell ref="Z78:AC78"/>
+    <mergeCell ref="R79:U79"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="R81:U81"/>
+    <mergeCell ref="R82:U82"/>
+    <mergeCell ref="V80:W80"/>
+    <mergeCell ref="V81:W81"/>
+    <mergeCell ref="V82:W82"/>
+    <mergeCell ref="V83:W83"/>
+    <mergeCell ref="V84:W84"/>
+    <mergeCell ref="Z79:AC79"/>
+    <mergeCell ref="Z80:AC80"/>
+    <mergeCell ref="AD82:AG82"/>
+    <mergeCell ref="AD80:AG80"/>
+    <mergeCell ref="AD76:AG76"/>
+    <mergeCell ref="X75:Y75"/>
+    <mergeCell ref="V75:W75"/>
+    <mergeCell ref="Z74:AC74"/>
+    <mergeCell ref="AD90:AG90"/>
+    <mergeCell ref="X88:Y88"/>
+    <mergeCell ref="X89:Y89"/>
+    <mergeCell ref="X76:Y76"/>
+    <mergeCell ref="X77:Y77"/>
+    <mergeCell ref="X78:Y78"/>
+    <mergeCell ref="AL65:AO65"/>
+    <mergeCell ref="AL66:AO66"/>
+    <mergeCell ref="AD65:AG65"/>
+    <mergeCell ref="AL68:AO68"/>
+    <mergeCell ref="Z65:AC65"/>
+    <mergeCell ref="Z66:AC66"/>
+    <mergeCell ref="Z67:AC67"/>
+    <mergeCell ref="Z68:AC68"/>
+    <mergeCell ref="Z69:AC69"/>
+    <mergeCell ref="Z70:AC70"/>
+    <mergeCell ref="Z71:AC71"/>
+    <mergeCell ref="Z72:AC72"/>
+    <mergeCell ref="Z73:AC73"/>
+    <mergeCell ref="X68:Y68"/>
+    <mergeCell ref="X69:Y69"/>
+    <mergeCell ref="X70:Y70"/>
+    <mergeCell ref="X71:Y71"/>
+    <mergeCell ref="AL78:AO78"/>
+    <mergeCell ref="X80:Y80"/>
+    <mergeCell ref="X84:Y84"/>
+    <mergeCell ref="X82:Y82"/>
+    <mergeCell ref="X83:Y83"/>
+    <mergeCell ref="AH81:AK81"/>
+    <mergeCell ref="AH82:AK82"/>
+    <mergeCell ref="AH83:AK83"/>
+    <mergeCell ref="AH84:AK84"/>
+    <mergeCell ref="AD79:AG79"/>
     <mergeCell ref="AH85:AK85"/>
     <mergeCell ref="AH86:AK86"/>
     <mergeCell ref="AH87:AK87"/>
     <mergeCell ref="X61:Y62"/>
     <mergeCell ref="A55:AO55"/>
     <mergeCell ref="X119:AB119"/>
     <mergeCell ref="AL87:AO87"/>
     <mergeCell ref="AL84:AO84"/>
     <mergeCell ref="AL82:AO82"/>
     <mergeCell ref="AL93:AO93"/>
     <mergeCell ref="AD81:AG81"/>
     <mergeCell ref="Z81:AC81"/>
     <mergeCell ref="AL80:AO80"/>
     <mergeCell ref="AL81:AO81"/>
     <mergeCell ref="AL86:AO86"/>
     <mergeCell ref="AD85:AG85"/>
     <mergeCell ref="AD84:AG84"/>
     <mergeCell ref="AD78:AG78"/>
     <mergeCell ref="AL83:AO83"/>
     <mergeCell ref="AL85:AO85"/>
     <mergeCell ref="Z85:AC85"/>
     <mergeCell ref="Z91:AC91"/>
     <mergeCell ref="R89:U89"/>
     <mergeCell ref="AL88:AO88"/>
-    <mergeCell ref="AL78:AO78"/>
-[...499 lines deleted...]
-    <mergeCell ref="P110:S110"/>
   </mergeCells>
   <conditionalFormatting sqref="F154:I154">
     <cfRule type="expression" dxfId="12" priority="25">
       <formula>AND($J$154&lt;&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J154:M154">
     <cfRule type="expression" dxfId="9" priority="4">
       <formula>AND($AG$120&lt;&gt;0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N131:O131">
     <cfRule type="expression" dxfId="7" priority="8">
       <formula>AND($N$131&gt;24)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N133:O133">
     <cfRule type="expression" dxfId="6" priority="6">
       <formula>AND($N$133&gt;36)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N135:O135">
     <cfRule type="expression" dxfId="5" priority="5">
       <formula>($N$135&gt;15)</formula>
     </cfRule>
@@ -10505,77 +10505,77 @@
                 <patternFill>
                   <bgColor rgb="FFFFFF00"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>O122:P122</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="75" id="{F15748EF-F436-4625-B556-7732F76700F5}">
             <xm:f>AND(_vst!$AV$41=1)</xm:f>
             <x14:dxf>
               <font>
                 <color rgb="FFFF0000"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFFFF00"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>O124:P124</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="78" id="{8E03723C-EBBA-4FCC-B69E-3851E01FAFB1}">
+            <xm:f>AND(_vst!$AR2&gt;0)</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>AD63:AG91</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="76" id="{00000000-000E-0000-0000-000023000000}">
             <xm:f>AND(_vst!$AR$31=1)</xm:f>
             <x14:dxf>
               <font>
                 <color rgb="FFFF0000"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor theme="9" tint="0.79998168889431442"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>AD92:AK92</xm:sqref>
-        </x14:conditionalFormatting>
-[...11 lines deleted...]
-          <xm:sqref>AD63:AG91</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="AN1:BG41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="AX1" sqref="AX1:AX1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="39" width="9.140625" style="2"/>
     <col min="40" max="40" width="32.140625" style="2" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="51" style="2" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="7.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="43" max="43" width="53.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="14.140625" style="2" hidden="1" customWidth="1"/>
     <col min="45" max="47" width="9.140625" style="2" hidden="1" customWidth="1"/>
@@ -11173,51 +11173,51 @@
         <v>0</v>
       </c>
       <c r="AV14" s="8">
         <f>IF(OR(AND(projekt!V75="",projekt!X75&lt;&gt;""),AND(projekt!V75&lt;&gt;"",projekt!X75="")),1,0)</f>
         <v>0</v>
       </c>
       <c r="AW14" s="7"/>
       <c r="AX14" s="7"/>
       <c r="BA14" s="7"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
       <c r="BE14" s="7"/>
       <c r="BF14" s="7"/>
       <c r="BG14" s="7"/>
     </row>
     <row r="15" spans="40:59" x14ac:dyDescent="0.2">
       <c r="AO15" s="9" t="s">
         <v>204</v>
       </c>
       <c r="AP15" s="2" t="s">
         <v>109</v>
       </c>
       <c r="AQ15" s="20">
         <f ca="1">TODAY()</f>
-        <v>46062</v>
+        <v>46092</v>
       </c>
       <c r="AR15" s="8">
         <f>IF(OR(projekt!K76=_vst!$AN$5,projekt!K76=_vst!$AN$13,projekt!K76=_vst!$AN$11,projekt!K76=_vst!$AN$12,projekt!K76=_vst!$AN$14,projekt!K76=_vst!$AN$6),1,IF(projekt!K76=_vst!$AN$7,2,0))</f>
         <v>0</v>
       </c>
       <c r="AS15" s="8">
         <f>IF(OR(projekt!V76&lt;&gt;"",projekt!X76&lt;&gt;""),1,0)</f>
         <v>0</v>
       </c>
       <c r="AT15" s="8">
         <f>IF(projekt!AD76&gt;0,IF(AR15&gt;0,1,0),0)</f>
         <v>0</v>
       </c>
       <c r="AU15" s="8">
         <f>IF(projekt!AL76&lt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="AV15" s="8">
         <f>IF(OR(AND(projekt!V76="",projekt!X76&lt;&gt;""),AND(projekt!V76&lt;&gt;"",projekt!X76="")),1,0)</f>
         <v>0</v>
       </c>
       <c r="AW15" s="7"/>
       <c r="AX15" s="7"/>
       <c r="BA15" s="7"/>
       <c r="BB15" s="7"/>
@@ -12082,32 +12082,32 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_SetDate">
     <vt:lpwstr>2025-07-03T10:20:28Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_Name">
     <vt:lpwstr>Veřejná informace</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_SiteId">
     <vt:lpwstr>4d1a3907-6ad7-4739-80b5-b7ed4066a30b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_ActionId">
     <vt:lpwstr>a065061d-e9e8-441e-8a08-05d1fbcc0a02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8310de75-5a0d-4392-bbb6-59aa8e061af6_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="IX_BARCODE">
     <vt:lpwstr>*000000000*</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="IX_DOC_TYPE">
-    <vt:lpwstr>F871</vt:lpwstr>
+    <vt:lpwstr>F032</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="IX_ENVIRONMENT">
     <vt:lpwstr>PRODUKCE</vt:lpwstr>
   </property>
 </Properties>
 </file>