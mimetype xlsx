--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -13,111 +13,113 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\sefcik\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\sefcik\Documents\Šablony_průřezové\závěrky\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28A7A41B-8DDA-41C1-9917-5A9F7A05C6BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CAFED8C3-BA32-4DA3-AF02-D96B521F69C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="žádost" sheetId="1" r:id="rId1"/>
     <sheet name="přehled CZ-NACE" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'přehled CZ-NACE'!$B$3:$C$3</definedName>
     <definedName name="naceKL">'přehled CZ-NACE'!$P$4:$P$1767</definedName>
     <definedName name="naceP">'přehled CZ-NACE'!$Q$4:$Q$776</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'přehled CZ-NACE'!$A$1</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">žádost!$A$1:$X$166</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">žádost!$A$1:$X$168</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="T33" i="1" l="1"/>
   <c r="O6" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6274" uniqueCount="4680">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6280" uniqueCount="4685">
   <si>
     <t>Datum převzetí</t>
   </si>
   <si>
     <t>Převzal</t>
   </si>
   <si>
     <t>Evidenční číslo</t>
   </si>
   <si>
     <t>Vyřizuje</t>
   </si>
   <si>
     <t>IČO</t>
   </si>
   <si>
     <t>PSČ</t>
   </si>
   <si>
     <t>Obec</t>
   </si>
   <si>
     <t>Ulice</t>
   </si>
   <si>
@@ -14253,50 +14255,65 @@
     <t>98.2</t>
   </si>
   <si>
     <t>98.20</t>
   </si>
   <si>
     <t>98.20.0</t>
   </si>
   <si>
     <t>ČINNOSTI EXTERITORIÁLNÍCH ORGANIZACÍ A INSTITUCÍ</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Činnosti exteritoriálních organizací a institucí</t>
   </si>
   <si>
     <t>99.0</t>
   </si>
   <si>
     <t>99.00</t>
   </si>
   <si>
     <t>99.00.0</t>
+  </si>
+  <si>
+    <t>podléhá</t>
+  </si>
+  <si>
+    <t>nepodléhá</t>
+  </si>
+  <si>
+    <t>povinnosti mít účetní závěrku ověřenou auditorem</t>
+  </si>
+  <si>
+    <t>podle § 20 zákona č. 563/1991 Sb., zákona o účetnictví, ve znění pozdějších předpisů.</t>
+  </si>
+  <si>
+    <t>q)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
@@ -14759,51 +14776,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="173">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -14997,360 +15014,363 @@
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
-      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...73 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
-    </xf>
-[...115 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hypertextový odkaz" xfId="1" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
@@ -15383,50 +15403,58 @@
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp21.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp22.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp23.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
@@ -16364,57 +16392,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>161925</xdr:colOff>
-          <xdr:row>93</xdr:row>
+          <xdr:row>95</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
-          <xdr:row>95</xdr:row>
+          <xdr:row>97</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1119" name="Check Box 95" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1119"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -16431,57 +16459,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>0</xdr:colOff>
-          <xdr:row>93</xdr:row>
+          <xdr:row>95</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
-          <xdr:row>95</xdr:row>
+          <xdr:row>97</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1120" name="Check Box 96" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1120"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -16498,58 +16526,58 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>161925</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>123825</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
-          <xdr:row>98</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>100</xdr:row>
+          <xdr:rowOff>1</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1123" name="Check Box 99" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1123"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16565,58 +16593,58 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>123825</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>123825</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
-          <xdr:row>98</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>100</xdr:row>
+          <xdr:rowOff>1</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1124" name="Check Box 100" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1124"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16784,50 +16812,184 @@
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>142875</xdr:colOff>
           <xdr:row>57</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>209550</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1146" name="Check Box 122" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1146"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fLocksWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>52020</xdr:colOff>
+          <xdr:row>87</xdr:row>
+          <xdr:rowOff>22714</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>109171</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>21981</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1149" name="Check Box 125" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1149"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fLocksWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>82794</xdr:colOff>
+          <xdr:row>87</xdr:row>
+          <xdr:rowOff>22714</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>139945</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>21981</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1150" name="Check Box 126" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1150"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -17116,1081 +17278,1081 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Y166"/>
+  <dimension ref="A1:Y168"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" zoomScalePageLayoutView="115" workbookViewId="0">
       <selection activeCell="A10" sqref="A10:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.7109375" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="19" customWidth="1"/>
     <col min="2" max="4" width="3.7109375" style="19"/>
     <col min="5" max="5" width="4.42578125" style="19" customWidth="1"/>
     <col min="6" max="17" width="3.7109375" style="19"/>
     <col min="18" max="18" width="3.7109375" style="19" customWidth="1"/>
     <col min="19" max="19" width="3.7109375" style="19"/>
     <col min="20" max="20" width="3.7109375" style="19" customWidth="1"/>
     <col min="21" max="16384" width="3.7109375" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="160" t="s">
         <v>2462</v>
       </c>
-      <c r="B1" s="95"/>
-[...21 lines deleted...]
-      <c r="X1" s="95"/>
+      <c r="B1" s="161"/>
+      <c r="C1" s="161"/>
+      <c r="D1" s="161"/>
+      <c r="E1" s="161"/>
+      <c r="F1" s="161"/>
+      <c r="G1" s="161"/>
+      <c r="H1" s="161"/>
+      <c r="I1" s="161"/>
+      <c r="J1" s="161"/>
+      <c r="K1" s="161"/>
+      <c r="L1" s="161"/>
+      <c r="M1" s="161"/>
+      <c r="N1" s="161"/>
+      <c r="O1" s="161"/>
+      <c r="P1" s="161"/>
+      <c r="Q1" s="161"/>
+      <c r="R1" s="161"/>
+      <c r="S1" s="161"/>
+      <c r="T1" s="161"/>
+      <c r="U1" s="161"/>
+      <c r="V1" s="161"/>
+      <c r="W1" s="161"/>
+      <c r="X1" s="161"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="86" t="s">
+      <c r="A2" s="155" t="s">
         <v>2461</v>
       </c>
-      <c r="B2" s="86"/>
-[...21 lines deleted...]
-      <c r="X2" s="86"/>
+      <c r="B2" s="155"/>
+      <c r="C2" s="155"/>
+      <c r="D2" s="155"/>
+      <c r="E2" s="155"/>
+      <c r="F2" s="155"/>
+      <c r="G2" s="155"/>
+      <c r="H2" s="155"/>
+      <c r="I2" s="155"/>
+      <c r="J2" s="155"/>
+      <c r="K2" s="155"/>
+      <c r="L2" s="155"/>
+      <c r="M2" s="155"/>
+      <c r="N2" s="155"/>
+      <c r="O2" s="155"/>
+      <c r="P2" s="155"/>
+      <c r="Q2" s="155"/>
+      <c r="R2" s="155"/>
+      <c r="S2" s="155"/>
+      <c r="T2" s="155"/>
+      <c r="U2" s="155"/>
+      <c r="V2" s="155"/>
+      <c r="W2" s="155"/>
+      <c r="X2" s="155"/>
     </row>
     <row r="3" spans="1:24" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="21"/>
     </row>
     <row r="4" spans="1:24" s="21" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="103" t="s">
+      <c r="A4" s="162" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="103"/>
-[...1 lines deleted...]
-      <c r="D4" s="103"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="162"/>
+      <c r="D4" s="162"/>
       <c r="E4" s="22"/>
-      <c r="F4" s="103" t="s">
+      <c r="F4" s="162" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="103"/>
-[...3 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="162"/>
+      <c r="H4" s="162"/>
+      <c r="I4" s="162"/>
+      <c r="J4" s="162"/>
+      <c r="K4" s="162"/>
       <c r="L4" s="22"/>
-      <c r="M4" s="103" t="s">
+      <c r="M4" s="162" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="103"/>
-[...1 lines deleted...]
-      <c r="P4" s="103"/>
+      <c r="N4" s="162"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="162"/>
       <c r="Q4" s="22"/>
-      <c r="R4" s="103" t="s">
+      <c r="R4" s="162" t="s">
         <v>3</v>
       </c>
-      <c r="S4" s="103"/>
-[...3 lines deleted...]
-      <c r="W4" s="103"/>
+      <c r="S4" s="162"/>
+      <c r="T4" s="162"/>
+      <c r="U4" s="162"/>
+      <c r="V4" s="162"/>
+      <c r="W4" s="162"/>
     </row>
     <row r="5" spans="1:24" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="114"/>
-[...2 lines deleted...]
-      <c r="D5" s="115"/>
+      <c r="A5" s="169"/>
+      <c r="B5" s="167"/>
+      <c r="C5" s="167"/>
+      <c r="D5" s="170"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="108"/>
-[...4 lines deleted...]
-      <c r="K5" s="115"/>
+      <c r="F5" s="166"/>
+      <c r="G5" s="167"/>
+      <c r="H5" s="167"/>
+      <c r="I5" s="167"/>
+      <c r="J5" s="167"/>
+      <c r="K5" s="170"/>
       <c r="L5" s="21"/>
-      <c r="M5" s="104"/>
-[...2 lines deleted...]
-      <c r="P5" s="106"/>
+      <c r="M5" s="163"/>
+      <c r="N5" s="164"/>
+      <c r="O5" s="164"/>
+      <c r="P5" s="165"/>
       <c r="Q5" s="21"/>
-      <c r="R5" s="108"/>
-[...5 lines deleted...]
-      <c r="X5" s="110"/>
+      <c r="R5" s="166"/>
+      <c r="S5" s="167"/>
+      <c r="T5" s="167"/>
+      <c r="U5" s="167"/>
+      <c r="V5" s="167"/>
+      <c r="W5" s="167"/>
+      <c r="X5" s="168"/>
     </row>
     <row r="7" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:24" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:24" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="S9" s="116" t="s">
+      <c r="S9" s="171" t="s">
         <v>121</v>
       </c>
-      <c r="T9" s="116"/>
-[...3 lines deleted...]
-      <c r="X9" s="116"/>
+      <c r="T9" s="171"/>
+      <c r="U9" s="171"/>
+      <c r="V9" s="171"/>
+      <c r="W9" s="171"/>
+      <c r="X9" s="171"/>
     </row>
     <row r="10" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="90"/>
-[...22 lines deleted...]
-      <c r="X10" s="113"/>
+      <c r="A10" s="107"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="92"/>
+      <c r="D10" s="92"/>
+      <c r="E10" s="92"/>
+      <c r="F10" s="92"/>
+      <c r="G10" s="92"/>
+      <c r="H10" s="92"/>
+      <c r="I10" s="92"/>
+      <c r="J10" s="92"/>
+      <c r="K10" s="92"/>
+      <c r="L10" s="92"/>
+      <c r="M10" s="93"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="149"/>
+      <c r="P10" s="149"/>
+      <c r="Q10" s="149"/>
+      <c r="R10" s="150"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="149"/>
+      <c r="U10" s="149"/>
+      <c r="V10" s="149"/>
+      <c r="W10" s="149"/>
+      <c r="X10" s="150"/>
     </row>
     <row r="11" spans="1:24" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:24" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:24" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="26" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="K13" s="26" t="s">
         <v>7</v>
       </c>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
       <c r="O13" s="27"/>
       <c r="Q13" s="27" t="s">
         <v>70</v>
       </c>
       <c r="R13" s="27"/>
       <c r="S13" s="26" t="s">
         <v>8</v>
       </c>
       <c r="T13" s="27"/>
       <c r="U13" s="27"/>
       <c r="V13" s="27"/>
       <c r="W13" s="27"/>
     </row>
     <row r="14" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="96"/>
-[...22 lines deleted...]
-      <c r="X14" s="107"/>
+      <c r="A14" s="140"/>
+      <c r="B14" s="151"/>
+      <c r="C14" s="125"/>
+      <c r="D14" s="144"/>
+      <c r="E14" s="144"/>
+      <c r="F14" s="144"/>
+      <c r="G14" s="144"/>
+      <c r="H14" s="144"/>
+      <c r="I14" s="144"/>
+      <c r="J14" s="145"/>
+      <c r="K14" s="125"/>
+      <c r="L14" s="145"/>
+      <c r="M14" s="145"/>
+      <c r="N14" s="145"/>
+      <c r="O14" s="145"/>
+      <c r="P14" s="145"/>
+      <c r="Q14" s="146"/>
+      <c r="R14" s="147"/>
+      <c r="S14" s="125"/>
+      <c r="T14" s="125"/>
+      <c r="U14" s="125"/>
+      <c r="V14" s="125"/>
+      <c r="W14" s="125"/>
+      <c r="X14" s="130"/>
     </row>
     <row r="15" spans="1:24" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:24" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:24" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26" t="s">
         <v>7</v>
       </c>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="27"/>
       <c r="O17" s="27"/>
       <c r="Q17" s="27" t="s">
         <v>70</v>
       </c>
       <c r="R17" s="27"/>
       <c r="S17" s="26" t="s">
         <v>8</v>
       </c>
       <c r="T17" s="27"/>
       <c r="U17" s="27"/>
       <c r="V17" s="27"/>
       <c r="W17" s="27"/>
     </row>
     <row r="18" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="96"/>
-[...22 lines deleted...]
-      <c r="X18" s="107"/>
+      <c r="A18" s="140"/>
+      <c r="B18" s="151"/>
+      <c r="C18" s="125"/>
+      <c r="D18" s="144"/>
+      <c r="E18" s="144"/>
+      <c r="F18" s="144"/>
+      <c r="G18" s="144"/>
+      <c r="H18" s="144"/>
+      <c r="I18" s="144"/>
+      <c r="J18" s="145"/>
+      <c r="K18" s="125"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="145"/>
+      <c r="N18" s="145"/>
+      <c r="O18" s="145"/>
+      <c r="P18" s="145"/>
+      <c r="Q18" s="146"/>
+      <c r="R18" s="147"/>
+      <c r="S18" s="125"/>
+      <c r="T18" s="125"/>
+      <c r="U18" s="125"/>
+      <c r="V18" s="125"/>
+      <c r="W18" s="125"/>
+      <c r="X18" s="130"/>
     </row>
     <row r="19" spans="1:24" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" spans="1:24" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A20" s="21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:24" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="26"/>
       <c r="C21" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26" t="s">
         <v>7</v>
       </c>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
       <c r="O21" s="27"/>
       <c r="Q21" s="27" t="s">
         <v>70</v>
       </c>
       <c r="R21" s="27"/>
       <c r="S21" s="26" t="s">
         <v>8</v>
       </c>
       <c r="T21" s="27"/>
       <c r="U21" s="27"/>
       <c r="V21" s="27"/>
       <c r="W21" s="27"/>
     </row>
     <row r="22" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="96"/>
-[...22 lines deleted...]
-      <c r="X22" s="107"/>
+      <c r="A22" s="140"/>
+      <c r="B22" s="151"/>
+      <c r="C22" s="125"/>
+      <c r="D22" s="144"/>
+      <c r="E22" s="144"/>
+      <c r="F22" s="144"/>
+      <c r="G22" s="144"/>
+      <c r="H22" s="144"/>
+      <c r="I22" s="144"/>
+      <c r="J22" s="145"/>
+      <c r="K22" s="125"/>
+      <c r="L22" s="145"/>
+      <c r="M22" s="145"/>
+      <c r="N22" s="145"/>
+      <c r="O22" s="145"/>
+      <c r="P22" s="145"/>
+      <c r="Q22" s="146"/>
+      <c r="R22" s="147"/>
+      <c r="S22" s="125"/>
+      <c r="T22" s="125"/>
+      <c r="U22" s="125"/>
+      <c r="V22" s="125"/>
+      <c r="W22" s="125"/>
+      <c r="X22" s="130"/>
     </row>
     <row r="23" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28"/>
       <c r="B23" s="29"/>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="30"/>
       <c r="K23" s="28"/>
       <c r="L23" s="30"/>
       <c r="M23" s="30"/>
       <c r="N23" s="30"/>
       <c r="O23" s="30"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="31"/>
       <c r="R23" s="32"/>
       <c r="S23" s="28"/>
       <c r="T23" s="28"/>
       <c r="U23" s="28"/>
       <c r="V23" s="28"/>
       <c r="W23" s="28"/>
       <c r="X23" s="33"/>
     </row>
     <row r="24" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
-      <c r="F24" s="111"/>
-[...17 lines deleted...]
-      <c r="X24" s="140"/>
+      <c r="F24" s="133"/>
+      <c r="G24" s="134"/>
+      <c r="H24" s="134"/>
+      <c r="I24" s="134"/>
+      <c r="J24" s="134"/>
+      <c r="K24" s="134"/>
+      <c r="L24" s="134"/>
+      <c r="M24" s="134"/>
+      <c r="N24" s="134"/>
+      <c r="O24" s="134"/>
+      <c r="P24" s="134"/>
+      <c r="Q24" s="134"/>
+      <c r="R24" s="134"/>
+      <c r="S24" s="134"/>
+      <c r="T24" s="134"/>
+      <c r="U24" s="134"/>
+      <c r="V24" s="134"/>
+      <c r="W24" s="134"/>
+      <c r="X24" s="135"/>
     </row>
     <row r="25" spans="1:24" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:24" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:24" s="21" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="117" t="s">
+      <c r="A27" s="131" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="118"/>
-[...12 lines deleted...]
-      <c r="O27" s="137" t="s">
+      <c r="B27" s="132"/>
+      <c r="C27" s="107"/>
+      <c r="D27" s="126"/>
+      <c r="E27" s="126"/>
+      <c r="F27" s="126"/>
+      <c r="G27" s="126"/>
+      <c r="H27" s="126"/>
+      <c r="I27" s="126"/>
+      <c r="J27" s="126"/>
+      <c r="K27" s="126"/>
+      <c r="L27" s="126"/>
+      <c r="M27" s="126"/>
+      <c r="N27" s="127"/>
+      <c r="O27" s="128" t="s">
         <v>13</v>
       </c>
-      <c r="P27" s="138"/>
-[...7 lines deleted...]
-      <c r="X27" s="136"/>
+      <c r="P27" s="129"/>
+      <c r="Q27" s="136"/>
+      <c r="R27" s="137"/>
+      <c r="S27" s="137"/>
+      <c r="T27" s="137"/>
+      <c r="U27" s="137"/>
+      <c r="V27" s="137"/>
+      <c r="W27" s="137"/>
+      <c r="X27" s="127"/>
     </row>
     <row r="28" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="117" t="s">
+      <c r="A28" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="118"/>
-[...15 lines deleted...]
-      <c r="R28" s="134"/>
+      <c r="B28" s="132"/>
+      <c r="C28" s="107"/>
+      <c r="D28" s="138"/>
+      <c r="E28" s="138"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="138"/>
+      <c r="I28" s="138"/>
+      <c r="J28" s="138"/>
+      <c r="K28" s="138"/>
+      <c r="L28" s="138"/>
+      <c r="M28" s="138"/>
+      <c r="N28" s="138"/>
+      <c r="O28" s="138"/>
+      <c r="P28" s="138"/>
+      <c r="Q28" s="138"/>
+      <c r="R28" s="139"/>
       <c r="S28" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="T28" s="96"/>
-[...3 lines deleted...]
-      <c r="X28" s="143"/>
+      <c r="T28" s="140"/>
+      <c r="U28" s="141"/>
+      <c r="V28" s="141"/>
+      <c r="W28" s="141"/>
+      <c r="X28" s="141"/>
     </row>
     <row r="29" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:24" s="21" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="117" t="s">
+      <c r="A30" s="131" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="118"/>
-[...12 lines deleted...]
-      <c r="O30" s="137" t="s">
+      <c r="B30" s="132"/>
+      <c r="C30" s="107"/>
+      <c r="D30" s="126"/>
+      <c r="E30" s="126"/>
+      <c r="F30" s="126"/>
+      <c r="G30" s="126"/>
+      <c r="H30" s="126"/>
+      <c r="I30" s="126"/>
+      <c r="J30" s="126"/>
+      <c r="K30" s="126"/>
+      <c r="L30" s="126"/>
+      <c r="M30" s="126"/>
+      <c r="N30" s="127"/>
+      <c r="O30" s="128" t="s">
         <v>13</v>
       </c>
-      <c r="P30" s="138"/>
-[...7 lines deleted...]
-      <c r="X30" s="136"/>
+      <c r="P30" s="129"/>
+      <c r="Q30" s="136"/>
+      <c r="R30" s="137"/>
+      <c r="S30" s="137"/>
+      <c r="T30" s="137"/>
+      <c r="U30" s="137"/>
+      <c r="V30" s="137"/>
+      <c r="W30" s="137"/>
+      <c r="X30" s="127"/>
     </row>
     <row r="31" spans="1:24" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="117" t="s">
+      <c r="A31" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="118"/>
-[...15 lines deleted...]
-      <c r="R31" s="134"/>
+      <c r="B31" s="132"/>
+      <c r="C31" s="107"/>
+      <c r="D31" s="138"/>
+      <c r="E31" s="138"/>
+      <c r="F31" s="138"/>
+      <c r="G31" s="138"/>
+      <c r="H31" s="138"/>
+      <c r="I31" s="138"/>
+      <c r="J31" s="138"/>
+      <c r="K31" s="138"/>
+      <c r="L31" s="138"/>
+      <c r="M31" s="138"/>
+      <c r="N31" s="138"/>
+      <c r="O31" s="138"/>
+      <c r="P31" s="138"/>
+      <c r="Q31" s="138"/>
+      <c r="R31" s="139"/>
       <c r="S31" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="T31" s="96"/>
-[...3 lines deleted...]
-      <c r="X31" s="143"/>
+      <c r="T31" s="140"/>
+      <c r="U31" s="141"/>
+      <c r="V31" s="141"/>
+      <c r="W31" s="141"/>
+      <c r="X31" s="141"/>
     </row>
     <row r="32" spans="1:24" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>2463</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="18"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
-      <c r="T33" s="93" t="str">
+      <c r="T33" s="159" t="str">
         <f>IF(žádost!N10="",HYPERLINK('přehled CZ-NACE'!O4,"odkaz RES"),HYPERLINK('přehled CZ-NACE'!O6,"odkaz RES"))</f>
         <v>odkaz RES</v>
       </c>
-      <c r="U33" s="93"/>
-[...2 lines deleted...]
-      <c r="X33" s="93"/>
+      <c r="U33" s="159"/>
+      <c r="V33" s="159"/>
+      <c r="W33" s="159"/>
+      <c r="X33" s="159"/>
     </row>
     <row r="34" spans="1:25" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="87" t="s">
+      <c r="A34" s="156" t="s">
         <v>713</v>
       </c>
-      <c r="B34" s="88"/>
-[...21 lines deleted...]
-      <c r="X34" s="89"/>
+      <c r="B34" s="157"/>
+      <c r="C34" s="157"/>
+      <c r="D34" s="157"/>
+      <c r="E34" s="157"/>
+      <c r="F34" s="157"/>
+      <c r="G34" s="157"/>
+      <c r="H34" s="157"/>
+      <c r="I34" s="157"/>
+      <c r="J34" s="157"/>
+      <c r="K34" s="157"/>
+      <c r="L34" s="157"/>
+      <c r="M34" s="157"/>
+      <c r="N34" s="157"/>
+      <c r="O34" s="157"/>
+      <c r="P34" s="157"/>
+      <c r="Q34" s="157"/>
+      <c r="R34" s="157"/>
+      <c r="S34" s="157"/>
+      <c r="T34" s="157"/>
+      <c r="U34" s="157"/>
+      <c r="V34" s="157"/>
+      <c r="W34" s="157"/>
+      <c r="X34" s="158"/>
     </row>
     <row r="35" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="28"/>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="38"/>
       <c r="T35" s="38"/>
       <c r="U35" s="39"/>
       <c r="V35" s="40"/>
       <c r="W35" s="40"/>
       <c r="X35" s="40"/>
     </row>
     <row r="36" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="128" t="s">
+      <c r="B36" s="153" t="s">
         <v>98</v>
       </c>
-      <c r="C36" s="129"/>
-[...14 lines deleted...]
-      <c r="R36" s="129"/>
+      <c r="C36" s="154"/>
+      <c r="D36" s="154"/>
+      <c r="E36" s="154"/>
+      <c r="F36" s="154"/>
+      <c r="G36" s="154"/>
+      <c r="H36" s="154"/>
+      <c r="I36" s="154"/>
+      <c r="J36" s="154"/>
+      <c r="K36" s="154"/>
+      <c r="L36" s="154"/>
+      <c r="M36" s="154"/>
+      <c r="N36" s="154"/>
+      <c r="O36" s="154"/>
+      <c r="P36" s="154"/>
+      <c r="Q36" s="154"/>
+      <c r="R36" s="154"/>
       <c r="S36" s="42"/>
       <c r="T36" s="38"/>
       <c r="U36" s="39"/>
       <c r="V36" s="40"/>
       <c r="W36" s="40"/>
       <c r="X36" s="40"/>
     </row>
     <row r="37" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="111"/>
-[...12 lines deleted...]
-      <c r="N37" s="113"/>
+      <c r="A37" s="133"/>
+      <c r="B37" s="149"/>
+      <c r="C37" s="149"/>
+      <c r="D37" s="149"/>
+      <c r="E37" s="149"/>
+      <c r="F37" s="149"/>
+      <c r="G37" s="149"/>
+      <c r="H37" s="149"/>
+      <c r="I37" s="149"/>
+      <c r="J37" s="149"/>
+      <c r="K37" s="149"/>
+      <c r="L37" s="149"/>
+      <c r="M37" s="149"/>
+      <c r="N37" s="150"/>
     </row>
     <row r="38" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="1:25" s="21" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="125" t="s">
+      <c r="B41" s="86" t="s">
         <v>79</v>
       </c>
-      <c r="C41" s="125"/>
-[...20 lines deleted...]
-      <c r="X41" s="125"/>
+      <c r="C41" s="86"/>
+      <c r="D41" s="86"/>
+      <c r="E41" s="86"/>
+      <c r="F41" s="86"/>
+      <c r="G41" s="86"/>
+      <c r="H41" s="86"/>
+      <c r="I41" s="86"/>
+      <c r="J41" s="86"/>
+      <c r="K41" s="86"/>
+      <c r="L41" s="86"/>
+      <c r="M41" s="86"/>
+      <c r="N41" s="86"/>
+      <c r="O41" s="86"/>
+      <c r="P41" s="86"/>
+      <c r="Q41" s="86"/>
+      <c r="R41" s="86"/>
+      <c r="S41" s="86"/>
+      <c r="T41" s="86"/>
+      <c r="U41" s="86"/>
+      <c r="V41" s="86"/>
+      <c r="W41" s="86"/>
+      <c r="X41" s="86"/>
     </row>
     <row r="42" spans="1:25" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="26"/>
       <c r="C42" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26" t="s">
         <v>7</v>
       </c>
       <c r="L42" s="26"/>
       <c r="M42" s="27"/>
       <c r="N42" s="27"/>
       <c r="O42" s="27"/>
       <c r="Q42" s="27" t="s">
         <v>70</v>
       </c>
       <c r="R42" s="27"/>
       <c r="S42" s="26" t="s">
         <v>8</v>
       </c>
       <c r="T42" s="27"/>
       <c r="U42" s="27"/>
       <c r="V42" s="27"/>
       <c r="W42" s="27"/>
     </row>
     <row r="43" spans="1:25" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="96"/>
-[...22 lines deleted...]
-      <c r="X43" s="107"/>
+      <c r="A43" s="140"/>
+      <c r="B43" s="151"/>
+      <c r="C43" s="125"/>
+      <c r="D43" s="144"/>
+      <c r="E43" s="144"/>
+      <c r="F43" s="144"/>
+      <c r="G43" s="144"/>
+      <c r="H43" s="144"/>
+      <c r="I43" s="144"/>
+      <c r="J43" s="145"/>
+      <c r="K43" s="125"/>
+      <c r="L43" s="145"/>
+      <c r="M43" s="145"/>
+      <c r="N43" s="145"/>
+      <c r="O43" s="145"/>
+      <c r="P43" s="145"/>
+      <c r="Q43" s="146"/>
+      <c r="R43" s="147"/>
+      <c r="S43" s="125"/>
+      <c r="T43" s="125"/>
+      <c r="U43" s="125"/>
+      <c r="V43" s="125"/>
+      <c r="W43" s="125"/>
+      <c r="X43" s="130"/>
     </row>
     <row r="44" spans="1:25" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:25" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>71</v>
       </c>
       <c r="R45" s="19"/>
       <c r="S45" s="19"/>
       <c r="T45" s="19"/>
       <c r="U45" s="44"/>
       <c r="V45" s="19"/>
       <c r="W45" s="19"/>
       <c r="X45" s="19"/>
       <c r="Y45" s="19"/>
     </row>
     <row r="46" spans="1:25" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="90"/>
-[...22 lines deleted...]
-      <c r="X46" s="92"/>
+      <c r="A46" s="107"/>
+      <c r="B46" s="92"/>
+      <c r="C46" s="92"/>
+      <c r="D46" s="92"/>
+      <c r="E46" s="92"/>
+      <c r="F46" s="92"/>
+      <c r="G46" s="92"/>
+      <c r="H46" s="92"/>
+      <c r="I46" s="92"/>
+      <c r="J46" s="92"/>
+      <c r="K46" s="92"/>
+      <c r="L46" s="92"/>
+      <c r="M46" s="92"/>
+      <c r="N46" s="92"/>
+      <c r="O46" s="92"/>
+      <c r="P46" s="92"/>
+      <c r="Q46" s="92"/>
+      <c r="R46" s="92"/>
+      <c r="S46" s="92"/>
+      <c r="T46" s="92"/>
+      <c r="U46" s="92"/>
+      <c r="V46" s="92"/>
+      <c r="W46" s="92"/>
+      <c r="X46" s="93"/>
       <c r="Y46" s="40"/>
     </row>
     <row r="47" spans="1:25" ht="3.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="48" spans="1:25" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>2464</v>
       </c>
       <c r="R48" s="19"/>
       <c r="S48" s="19"/>
       <c r="T48" s="19"/>
       <c r="U48" s="44"/>
       <c r="V48" s="19"/>
       <c r="W48" s="19"/>
       <c r="X48" s="19"/>
       <c r="Y48" s="19"/>
     </row>
     <row r="49" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="87" t="s">
+      <c r="A49" s="156" t="s">
         <v>713</v>
       </c>
-      <c r="B49" s="88"/>
-[...21 lines deleted...]
-      <c r="X49" s="89"/>
+      <c r="B49" s="157"/>
+      <c r="C49" s="157"/>
+      <c r="D49" s="157"/>
+      <c r="E49" s="157"/>
+      <c r="F49" s="157"/>
+      <c r="G49" s="157"/>
+      <c r="H49" s="157"/>
+      <c r="I49" s="157"/>
+      <c r="J49" s="157"/>
+      <c r="K49" s="157"/>
+      <c r="L49" s="157"/>
+      <c r="M49" s="157"/>
+      <c r="N49" s="157"/>
+      <c r="O49" s="157"/>
+      <c r="P49" s="157"/>
+      <c r="Q49" s="157"/>
+      <c r="R49" s="157"/>
+      <c r="S49" s="157"/>
+      <c r="T49" s="157"/>
+      <c r="U49" s="157"/>
+      <c r="V49" s="157"/>
+      <c r="W49" s="157"/>
+      <c r="X49" s="158"/>
     </row>
     <row r="50" spans="1:24" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="28"/>
       <c r="B50" s="28"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="28"/>
       <c r="F50" s="28"/>
       <c r="G50" s="28"/>
       <c r="H50" s="28"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
       <c r="N50" s="28"/>
       <c r="O50" s="28"/>
       <c r="P50" s="28"/>
       <c r="Q50" s="28"/>
       <c r="R50" s="28"/>
       <c r="S50" s="38"/>
       <c r="T50" s="38"/>
       <c r="U50" s="39"/>
       <c r="V50" s="40"/>
       <c r="W50" s="40"/>
       <c r="X50" s="40"/>
     </row>
     <row r="51" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="28"/>
       <c r="F51" s="28"/>
       <c r="G51" s="28"/>
       <c r="H51" s="28"/>
       <c r="I51" s="28"/>
-      <c r="J51" s="130"/>
-[...2 lines deleted...]
-      <c r="M51" s="132"/>
+      <c r="J51" s="96"/>
+      <c r="K51" s="97"/>
+      <c r="L51" s="97"/>
+      <c r="M51" s="98"/>
       <c r="N51" s="46" t="s">
         <v>74</v>
       </c>
       <c r="O51" s="40"/>
       <c r="X51" s="40"/>
     </row>
     <row r="52" spans="1:24" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="28"/>
       <c r="B52" s="28"/>
       <c r="C52" s="28"/>
       <c r="D52" s="28"/>
       <c r="E52" s="28"/>
       <c r="F52" s="28"/>
       <c r="G52" s="28"/>
       <c r="H52" s="28"/>
       <c r="I52" s="28"/>
       <c r="J52" s="28"/>
       <c r="K52" s="28"/>
       <c r="L52" s="28"/>
       <c r="M52" s="28"/>
       <c r="N52" s="28"/>
       <c r="O52" s="28"/>
       <c r="P52" s="28"/>
       <c r="Q52" s="28"/>
       <c r="R52" s="28"/>
       <c r="S52" s="38"/>
       <c r="T52" s="38"/>
       <c r="U52" s="39"/>
       <c r="V52" s="40"/>
       <c r="W52" s="40"/>
       <c r="X52" s="40"/>
     </row>
     <row r="53" spans="1:24" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="28"/>
       <c r="G53" s="28"/>
       <c r="H53" s="28"/>
       <c r="I53" s="28"/>
-      <c r="J53" s="130"/>
-[...2 lines deleted...]
-      <c r="M53" s="132"/>
+      <c r="J53" s="96"/>
+      <c r="K53" s="97"/>
+      <c r="L53" s="97"/>
+      <c r="M53" s="98"/>
       <c r="N53" s="46" t="s">
         <v>75</v>
       </c>
       <c r="R53" s="40"/>
     </row>
     <row r="55" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A55" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A56" s="23"/>
       <c r="B56" s="24"/>
     </row>
     <row r="57" spans="1:24" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B57" s="144" t="s">
+      <c r="B57" s="142" t="s">
         <v>142</v>
       </c>
-      <c r="C57" s="145"/>
-[...20 lines deleted...]
-      <c r="X57" s="145"/>
+      <c r="C57" s="143"/>
+      <c r="D57" s="143"/>
+      <c r="E57" s="143"/>
+      <c r="F57" s="143"/>
+      <c r="G57" s="143"/>
+      <c r="H57" s="143"/>
+      <c r="I57" s="143"/>
+      <c r="J57" s="143"/>
+      <c r="K57" s="143"/>
+      <c r="L57" s="143"/>
+      <c r="M57" s="143"/>
+      <c r="N57" s="143"/>
+      <c r="O57" s="143"/>
+      <c r="P57" s="143"/>
+      <c r="Q57" s="143"/>
+      <c r="R57" s="143"/>
+      <c r="S57" s="143"/>
+      <c r="T57" s="143"/>
+      <c r="U57" s="143"/>
+      <c r="V57" s="143"/>
+      <c r="W57" s="143"/>
+      <c r="X57" s="143"/>
     </row>
     <row r="58" spans="1:24" s="24" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A58" s="50"/>
       <c r="C58" s="50"/>
       <c r="D58" s="22" t="s">
         <v>116</v>
       </c>
       <c r="E58" s="22"/>
       <c r="F58" s="22"/>
       <c r="I58" s="22" t="s">
         <v>117</v>
       </c>
       <c r="K58" s="22"/>
       <c r="L58" s="26"/>
       <c r="M58" s="51"/>
       <c r="N58" s="26" t="s">
         <v>118</v>
       </c>
       <c r="O58" s="22"/>
       <c r="P58" s="52"/>
       <c r="Q58" s="52"/>
       <c r="V58" s="52"/>
       <c r="W58" s="52"/>
       <c r="X58" s="52"/>
     </row>
@@ -18200,75 +18362,75 @@
       <c r="C59" s="49"/>
       <c r="D59" s="49"/>
       <c r="E59" s="49"/>
       <c r="F59" s="49"/>
       <c r="G59" s="49"/>
       <c r="H59" s="49"/>
       <c r="I59" s="49"/>
       <c r="J59" s="49"/>
       <c r="K59" s="49"/>
       <c r="L59" s="49"/>
       <c r="M59" s="49"/>
       <c r="N59" s="49"/>
       <c r="O59" s="49"/>
       <c r="P59" s="49"/>
       <c r="Q59" s="49"/>
       <c r="R59" s="49"/>
       <c r="S59" s="49"/>
       <c r="T59" s="49"/>
       <c r="U59" s="49"/>
       <c r="V59" s="49"/>
       <c r="W59" s="49"/>
       <c r="X59" s="49"/>
     </row>
     <row r="60" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="47"/>
-      <c r="B60" s="146" t="s">
+      <c r="B60" s="148" t="s">
         <v>143</v>
       </c>
-      <c r="C60" s="146"/>
-[...20 lines deleted...]
-      <c r="X60" s="146"/>
+      <c r="C60" s="148"/>
+      <c r="D60" s="148"/>
+      <c r="E60" s="148"/>
+      <c r="F60" s="148"/>
+      <c r="G60" s="148"/>
+      <c r="H60" s="148"/>
+      <c r="I60" s="148"/>
+      <c r="J60" s="148"/>
+      <c r="K60" s="148"/>
+      <c r="L60" s="148"/>
+      <c r="M60" s="148"/>
+      <c r="N60" s="148"/>
+      <c r="O60" s="148"/>
+      <c r="P60" s="148"/>
+      <c r="Q60" s="148"/>
+      <c r="R60" s="148"/>
+      <c r="S60" s="148"/>
+      <c r="T60" s="148"/>
+      <c r="U60" s="148"/>
+      <c r="V60" s="148"/>
+      <c r="W60" s="148"/>
+      <c r="X60" s="148"/>
     </row>
     <row r="61" spans="1:24" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="47"/>
       <c r="B61" s="48"/>
       <c r="C61" s="48"/>
       <c r="D61" s="48"/>
       <c r="E61" s="48"/>
       <c r="F61" s="48"/>
       <c r="G61" s="48"/>
       <c r="H61" s="48"/>
       <c r="I61" s="48"/>
       <c r="J61" s="48"/>
       <c r="K61" s="48"/>
       <c r="L61" s="48"/>
       <c r="M61" s="48"/>
       <c r="N61" s="48"/>
       <c r="O61" s="48"/>
       <c r="P61" s="48"/>
       <c r="Q61" s="48"/>
       <c r="R61" s="48"/>
       <c r="S61" s="48"/>
       <c r="T61" s="48"/>
       <c r="U61" s="48"/>
       <c r="V61" s="48"/>
       <c r="W61" s="48"/>
@@ -18287,465 +18449,465 @@
       <c r="F62" s="37"/>
       <c r="G62" s="53" t="s">
         <v>30</v>
       </c>
       <c r="H62" s="54"/>
       <c r="I62" s="55"/>
       <c r="J62" s="53" t="s">
         <v>92</v>
       </c>
       <c r="L62" s="54"/>
       <c r="M62" s="37"/>
       <c r="N62" s="34"/>
       <c r="O62" s="34"/>
       <c r="P62" s="34"/>
       <c r="Q62" s="34"/>
       <c r="R62" s="34"/>
       <c r="S62" s="34"/>
       <c r="T62" s="34"/>
       <c r="U62" s="34"/>
       <c r="V62" s="34"/>
       <c r="W62" s="34"/>
       <c r="X62" s="34"/>
     </row>
     <row r="63" spans="1:24" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="56"/>
-      <c r="B63" s="122" t="s">
+      <c r="B63" s="87" t="s">
         <v>93</v>
       </c>
-      <c r="C63" s="123"/>
-[...20 lines deleted...]
-      <c r="X63" s="123"/>
+      <c r="C63" s="88"/>
+      <c r="D63" s="88"/>
+      <c r="E63" s="88"/>
+      <c r="F63" s="88"/>
+      <c r="G63" s="88"/>
+      <c r="H63" s="88"/>
+      <c r="I63" s="88"/>
+      <c r="J63" s="88"/>
+      <c r="K63" s="88"/>
+      <c r="L63" s="88"/>
+      <c r="M63" s="88"/>
+      <c r="N63" s="88"/>
+      <c r="O63" s="88"/>
+      <c r="P63" s="88"/>
+      <c r="Q63" s="88"/>
+      <c r="R63" s="88"/>
+      <c r="S63" s="88"/>
+      <c r="T63" s="88"/>
+      <c r="U63" s="88"/>
+      <c r="V63" s="88"/>
+      <c r="W63" s="88"/>
+      <c r="X63" s="88"/>
     </row>
     <row r="64" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A64" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>50</v>
       </c>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="22" t="s">
         <v>87</v>
       </c>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="42" t="s">
         <v>99</v>
       </c>
       <c r="K64" s="18"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
       <c r="N64" s="21"/>
       <c r="O64" s="21"/>
       <c r="P64" s="21"/>
       <c r="Q64" s="21"/>
       <c r="R64" s="21"/>
       <c r="S64" s="21"/>
       <c r="T64" s="21"/>
       <c r="U64" s="21"/>
       <c r="V64" s="21"/>
       <c r="W64" s="21"/>
       <c r="X64" s="21"/>
     </row>
     <row r="65" spans="1:24" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
-      <c r="B65" s="125" t="s">
+      <c r="B65" s="86" t="s">
         <v>100</v>
       </c>
-      <c r="C65" s="126"/>
-[...20 lines deleted...]
-      <c r="X65" s="126"/>
+      <c r="C65" s="95"/>
+      <c r="D65" s="95"/>
+      <c r="E65" s="95"/>
+      <c r="F65" s="95"/>
+      <c r="G65" s="95"/>
+      <c r="H65" s="95"/>
+      <c r="I65" s="95"/>
+      <c r="J65" s="95"/>
+      <c r="K65" s="95"/>
+      <c r="L65" s="95"/>
+      <c r="M65" s="95"/>
+      <c r="N65" s="95"/>
+      <c r="O65" s="95"/>
+      <c r="P65" s="95"/>
+      <c r="Q65" s="95"/>
+      <c r="R65" s="95"/>
+      <c r="S65" s="95"/>
+      <c r="T65" s="95"/>
+      <c r="U65" s="95"/>
+      <c r="V65" s="95"/>
+      <c r="W65" s="95"/>
+      <c r="X65" s="95"/>
     </row>
     <row r="66" spans="1:24" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="20"/>
-      <c r="B66" s="125" t="s">
+      <c r="B66" s="86" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="125"/>
-[...20 lines deleted...]
-      <c r="X66" s="125"/>
+      <c r="C66" s="86"/>
+      <c r="D66" s="86"/>
+      <c r="E66" s="86"/>
+      <c r="F66" s="86"/>
+      <c r="G66" s="86"/>
+      <c r="H66" s="86"/>
+      <c r="I66" s="86"/>
+      <c r="J66" s="86"/>
+      <c r="K66" s="86"/>
+      <c r="L66" s="86"/>
+      <c r="M66" s="86"/>
+      <c r="N66" s="86"/>
+      <c r="O66" s="86"/>
+      <c r="P66" s="86"/>
+      <c r="Q66" s="86"/>
+      <c r="R66" s="86"/>
+      <c r="S66" s="86"/>
+      <c r="T66" s="86"/>
+      <c r="U66" s="86"/>
+      <c r="V66" s="86"/>
+      <c r="W66" s="86"/>
+      <c r="X66" s="86"/>
     </row>
     <row r="67" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B67" s="125" t="s">
+      <c r="B67" s="86" t="s">
         <v>101</v>
       </c>
-      <c r="C67" s="126"/>
-[...20 lines deleted...]
-      <c r="X67" s="126"/>
+      <c r="C67" s="95"/>
+      <c r="D67" s="95"/>
+      <c r="E67" s="95"/>
+      <c r="F67" s="95"/>
+      <c r="G67" s="95"/>
+      <c r="H67" s="95"/>
+      <c r="I67" s="95"/>
+      <c r="J67" s="95"/>
+      <c r="K67" s="95"/>
+      <c r="L67" s="95"/>
+      <c r="M67" s="95"/>
+      <c r="N67" s="95"/>
+      <c r="O67" s="95"/>
+      <c r="P67" s="95"/>
+      <c r="Q67" s="95"/>
+      <c r="R67" s="95"/>
+      <c r="S67" s="95"/>
+      <c r="T67" s="95"/>
+      <c r="U67" s="95"/>
+      <c r="V67" s="95"/>
+      <c r="W67" s="95"/>
+      <c r="X67" s="95"/>
     </row>
     <row r="68" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B68" s="125" t="s">
+      <c r="B68" s="86" t="s">
         <v>129</v>
       </c>
-      <c r="C68" s="126"/>
-[...20 lines deleted...]
-      <c r="X68" s="126"/>
+      <c r="C68" s="95"/>
+      <c r="D68" s="95"/>
+      <c r="E68" s="95"/>
+      <c r="F68" s="95"/>
+      <c r="G68" s="95"/>
+      <c r="H68" s="95"/>
+      <c r="I68" s="95"/>
+      <c r="J68" s="95"/>
+      <c r="K68" s="95"/>
+      <c r="L68" s="95"/>
+      <c r="M68" s="95"/>
+      <c r="N68" s="95"/>
+      <c r="O68" s="95"/>
+      <c r="P68" s="95"/>
+      <c r="Q68" s="95"/>
+      <c r="R68" s="95"/>
+      <c r="S68" s="95"/>
+      <c r="T68" s="95"/>
+      <c r="U68" s="95"/>
+      <c r="V68" s="95"/>
+      <c r="W68" s="95"/>
+      <c r="X68" s="95"/>
     </row>
     <row r="69" spans="1:24" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B69" s="122" t="s">
+      <c r="B69" s="87" t="s">
         <v>78</v>
       </c>
-      <c r="C69" s="123"/>
-[...20 lines deleted...]
-      <c r="X69" s="123"/>
+      <c r="C69" s="88"/>
+      <c r="D69" s="88"/>
+      <c r="E69" s="88"/>
+      <c r="F69" s="88"/>
+      <c r="G69" s="88"/>
+      <c r="H69" s="88"/>
+      <c r="I69" s="88"/>
+      <c r="J69" s="88"/>
+      <c r="K69" s="88"/>
+      <c r="L69" s="88"/>
+      <c r="M69" s="88"/>
+      <c r="N69" s="88"/>
+      <c r="O69" s="88"/>
+      <c r="P69" s="88"/>
+      <c r="Q69" s="88"/>
+      <c r="R69" s="88"/>
+      <c r="S69" s="88"/>
+      <c r="T69" s="88"/>
+      <c r="U69" s="88"/>
+      <c r="V69" s="88"/>
+      <c r="W69" s="88"/>
+      <c r="X69" s="88"/>
     </row>
     <row r="70" spans="1:24" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B70" s="122" t="s">
+      <c r="B70" s="87" t="s">
         <v>80</v>
       </c>
-      <c r="C70" s="123"/>
-[...20 lines deleted...]
-      <c r="X70" s="123"/>
+      <c r="C70" s="88"/>
+      <c r="D70" s="88"/>
+      <c r="E70" s="88"/>
+      <c r="F70" s="88"/>
+      <c r="G70" s="88"/>
+      <c r="H70" s="88"/>
+      <c r="I70" s="88"/>
+      <c r="J70" s="88"/>
+      <c r="K70" s="88"/>
+      <c r="L70" s="88"/>
+      <c r="M70" s="88"/>
+      <c r="N70" s="88"/>
+      <c r="O70" s="88"/>
+      <c r="P70" s="88"/>
+      <c r="Q70" s="88"/>
+      <c r="R70" s="88"/>
+      <c r="S70" s="88"/>
+      <c r="T70" s="88"/>
+      <c r="U70" s="88"/>
+      <c r="V70" s="88"/>
+      <c r="W70" s="88"/>
+      <c r="X70" s="88"/>
     </row>
     <row r="71" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B71" s="122" t="s">
+      <c r="B71" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="C71" s="123"/>
-[...20 lines deleted...]
-      <c r="X71" s="123"/>
+      <c r="C71" s="88"/>
+      <c r="D71" s="88"/>
+      <c r="E71" s="88"/>
+      <c r="F71" s="88"/>
+      <c r="G71" s="88"/>
+      <c r="H71" s="88"/>
+      <c r="I71" s="88"/>
+      <c r="J71" s="88"/>
+      <c r="K71" s="88"/>
+      <c r="L71" s="88"/>
+      <c r="M71" s="88"/>
+      <c r="N71" s="88"/>
+      <c r="O71" s="88"/>
+      <c r="P71" s="88"/>
+      <c r="Q71" s="88"/>
+      <c r="R71" s="88"/>
+      <c r="S71" s="88"/>
+      <c r="T71" s="88"/>
+      <c r="U71" s="88"/>
+      <c r="V71" s="88"/>
+      <c r="W71" s="88"/>
+      <c r="X71" s="88"/>
     </row>
     <row r="72" spans="1:24" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="57"/>
       <c r="B72" s="57" t="s">
         <v>77</v>
       </c>
-      <c r="C72" s="125" t="s">
+      <c r="C72" s="86" t="s">
         <v>85</v>
       </c>
-      <c r="D72" s="125"/>
-[...19 lines deleted...]
-      <c r="X72" s="125"/>
+      <c r="D72" s="86"/>
+      <c r="E72" s="86"/>
+      <c r="F72" s="86"/>
+      <c r="G72" s="86"/>
+      <c r="H72" s="86"/>
+      <c r="I72" s="86"/>
+      <c r="J72" s="86"/>
+      <c r="K72" s="86"/>
+      <c r="L72" s="86"/>
+      <c r="M72" s="86"/>
+      <c r="N72" s="86"/>
+      <c r="O72" s="86"/>
+      <c r="P72" s="86"/>
+      <c r="Q72" s="86"/>
+      <c r="R72" s="86"/>
+      <c r="S72" s="86"/>
+      <c r="T72" s="86"/>
+      <c r="U72" s="86"/>
+      <c r="V72" s="86"/>
+      <c r="W72" s="86"/>
+      <c r="X72" s="86"/>
     </row>
     <row r="73" spans="1:24" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="57"/>
       <c r="B73" s="57" t="s">
         <v>77</v>
       </c>
-      <c r="C73" s="125" t="s">
+      <c r="C73" s="86" t="s">
         <v>81</v>
       </c>
-      <c r="D73" s="125"/>
-[...19 lines deleted...]
-      <c r="X73" s="125"/>
+      <c r="D73" s="86"/>
+      <c r="E73" s="86"/>
+      <c r="F73" s="86"/>
+      <c r="G73" s="86"/>
+      <c r="H73" s="86"/>
+      <c r="I73" s="86"/>
+      <c r="J73" s="86"/>
+      <c r="K73" s="86"/>
+      <c r="L73" s="86"/>
+      <c r="M73" s="86"/>
+      <c r="N73" s="86"/>
+      <c r="O73" s="86"/>
+      <c r="P73" s="86"/>
+      <c r="Q73" s="86"/>
+      <c r="R73" s="86"/>
+      <c r="S73" s="86"/>
+      <c r="T73" s="86"/>
+      <c r="U73" s="86"/>
+      <c r="V73" s="86"/>
+      <c r="W73" s="86"/>
+      <c r="X73" s="86"/>
     </row>
     <row r="74" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="57"/>
       <c r="B74" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="C74" s="125" t="s">
+      <c r="C74" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="D74" s="125"/>
-[...19 lines deleted...]
-      <c r="X74" s="125"/>
+      <c r="D74" s="86"/>
+      <c r="E74" s="86"/>
+      <c r="F74" s="86"/>
+      <c r="G74" s="86"/>
+      <c r="H74" s="86"/>
+      <c r="I74" s="86"/>
+      <c r="J74" s="86"/>
+      <c r="K74" s="86"/>
+      <c r="L74" s="86"/>
+      <c r="M74" s="86"/>
+      <c r="N74" s="86"/>
+      <c r="O74" s="86"/>
+      <c r="P74" s="86"/>
+      <c r="Q74" s="86"/>
+      <c r="R74" s="86"/>
+      <c r="S74" s="86"/>
+      <c r="T74" s="86"/>
+      <c r="U74" s="86"/>
+      <c r="V74" s="86"/>
+      <c r="W74" s="86"/>
+      <c r="X74" s="86"/>
     </row>
     <row r="75" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="57"/>
       <c r="B75" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="C75" s="125" t="s">
+      <c r="C75" s="86" t="s">
         <v>53</v>
       </c>
-      <c r="D75" s="125"/>
-[...19 lines deleted...]
-      <c r="X75" s="125"/>
+      <c r="D75" s="86"/>
+      <c r="E75" s="86"/>
+      <c r="F75" s="86"/>
+      <c r="G75" s="86"/>
+      <c r="H75" s="86"/>
+      <c r="I75" s="86"/>
+      <c r="J75" s="86"/>
+      <c r="K75" s="86"/>
+      <c r="L75" s="86"/>
+      <c r="M75" s="86"/>
+      <c r="N75" s="86"/>
+      <c r="O75" s="86"/>
+      <c r="P75" s="86"/>
+      <c r="Q75" s="86"/>
+      <c r="R75" s="86"/>
+      <c r="S75" s="86"/>
+      <c r="T75" s="86"/>
+      <c r="U75" s="86"/>
+      <c r="V75" s="86"/>
+      <c r="W75" s="86"/>
+      <c r="X75" s="86"/>
     </row>
     <row r="76" spans="1:24" s="58" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="B76" s="125" t="s">
+      <c r="B76" s="86" t="s">
         <v>69</v>
       </c>
-      <c r="C76" s="125"/>
-[...20 lines deleted...]
-      <c r="X76" s="125"/>
+      <c r="C76" s="86"/>
+      <c r="D76" s="86"/>
+      <c r="E76" s="86"/>
+      <c r="F76" s="86"/>
+      <c r="G76" s="86"/>
+      <c r="H76" s="86"/>
+      <c r="I76" s="86"/>
+      <c r="J76" s="86"/>
+      <c r="K76" s="86"/>
+      <c r="L76" s="86"/>
+      <c r="M76" s="86"/>
+      <c r="N76" s="86"/>
+      <c r="O76" s="86"/>
+      <c r="P76" s="86"/>
+      <c r="Q76" s="86"/>
+      <c r="R76" s="86"/>
+      <c r="S76" s="86"/>
+      <c r="T76" s="86"/>
+      <c r="U76" s="86"/>
+      <c r="V76" s="86"/>
+      <c r="W76" s="86"/>
+      <c r="X76" s="86"/>
     </row>
     <row r="77" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B77" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="34"/>
       <c r="D77" s="34"/>
       <c r="E77" s="34"/>
       <c r="G77" s="59" t="s">
         <v>55</v>
       </c>
       <c r="H77" s="53" t="s">
         <v>130</v>
       </c>
       <c r="I77" s="54"/>
       <c r="J77" s="37"/>
       <c r="L77" s="34"/>
       <c r="M77" s="34"/>
       <c r="N77" s="34"/>
       <c r="O77" s="34"/>
       <c r="P77" s="34"/>
       <c r="Q77" s="34"/>
@@ -18828,2121 +18990,2187 @@
       </c>
       <c r="C80" s="34"/>
       <c r="D80" s="34"/>
       <c r="E80" s="34"/>
       <c r="F80" s="34"/>
       <c r="G80" s="34"/>
       <c r="H80" s="53" t="s">
         <v>61</v>
       </c>
       <c r="I80" s="27"/>
       <c r="J80" s="27"/>
       <c r="K80" s="53" t="s">
         <v>60</v>
       </c>
       <c r="L80" s="60"/>
       <c r="M80" s="34"/>
       <c r="N80" s="60"/>
       <c r="Q80" s="34"/>
       <c r="R80" s="34"/>
       <c r="S80" s="34"/>
       <c r="T80" s="34"/>
       <c r="U80" s="34"/>
       <c r="V80" s="34"/>
       <c r="W80" s="34"/>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A81" s="20"/>
       <c r="B81" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="34"/>
       <c r="D81" s="34"/>
       <c r="E81" s="34"/>
       <c r="F81" s="34"/>
       <c r="G81" s="34"/>
       <c r="H81" s="34"/>
       <c r="I81" s="34"/>
       <c r="J81" s="34"/>
       <c r="K81" s="34"/>
       <c r="L81" s="34"/>
       <c r="M81" s="34"/>
       <c r="N81" s="34"/>
       <c r="O81" s="34"/>
       <c r="P81" s="34"/>
       <c r="Q81" s="34"/>
       <c r="R81" s="34"/>
       <c r="S81" s="34"/>
       <c r="T81" s="34"/>
       <c r="U81" s="34"/>
       <c r="V81" s="34"/>
       <c r="W81" s="34"/>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A82" s="20"/>
       <c r="B82" s="62"/>
       <c r="C82" s="62" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="34"/>
       <c r="E82" s="34"/>
       <c r="F82" s="34"/>
       <c r="G82" s="34" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="34"/>
       <c r="I82" s="34"/>
       <c r="J82" s="34"/>
       <c r="K82" s="34"/>
       <c r="L82" s="34"/>
       <c r="M82" s="34"/>
       <c r="N82" s="34"/>
       <c r="O82" s="34"/>
       <c r="P82" s="34"/>
       <c r="Q82" s="34"/>
       <c r="R82" s="34"/>
       <c r="S82" s="34"/>
       <c r="T82" s="34"/>
       <c r="U82" s="34"/>
       <c r="V82" s="34"/>
       <c r="W82" s="34"/>
     </row>
-    <row r="83" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="20"/>
       <c r="B83" s="62"/>
       <c r="C83" s="62" t="s">
         <v>22</v>
       </c>
       <c r="D83" s="34"/>
       <c r="E83" s="34"/>
       <c r="F83" s="34"/>
       <c r="G83" s="34" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="34"/>
       <c r="I83" s="34"/>
       <c r="J83" s="34"/>
       <c r="K83" s="34"/>
       <c r="L83" s="34"/>
       <c r="M83" s="34"/>
       <c r="N83" s="34"/>
       <c r="O83" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="P83" s="127"/>
-[...2 lines deleted...]
-      <c r="S83" s="92"/>
+      <c r="P83" s="91"/>
+      <c r="Q83" s="92"/>
+      <c r="R83" s="92"/>
+      <c r="S83" s="93"/>
       <c r="T83" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="U83" s="127"/>
-[...4 lines deleted...]
-    <row r="84" spans="1:24" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U83" s="91"/>
+      <c r="V83" s="92"/>
+      <c r="W83" s="92"/>
+      <c r="X83" s="93"/>
+    </row>
+    <row r="84" spans="1:25" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="20"/>
     </row>
-    <row r="85" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="20"/>
       <c r="B85" s="34"/>
       <c r="C85" s="34"/>
       <c r="D85" s="34"/>
       <c r="E85" s="34"/>
       <c r="F85" s="34"/>
       <c r="G85" s="34" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="34"/>
       <c r="I85" s="34"/>
       <c r="J85" s="34"/>
       <c r="K85" s="34"/>
       <c r="L85" s="34"/>
       <c r="M85" s="34"/>
       <c r="N85" s="34"/>
       <c r="O85" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="P85" s="127"/>
-[...2 lines deleted...]
-      <c r="S85" s="92"/>
+      <c r="P85" s="91"/>
+      <c r="Q85" s="92"/>
+      <c r="R85" s="92"/>
+      <c r="S85" s="93"/>
       <c r="T85" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="U85" s="127"/>
-[...4 lines deleted...]
-    <row r="86" spans="1:24" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U85" s="91"/>
+      <c r="V85" s="92"/>
+      <c r="W85" s="92"/>
+      <c r="X85" s="93"/>
+    </row>
+    <row r="86" spans="1:25" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="20"/>
     </row>
-    <row r="87" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="20"/>
       <c r="B87" s="34"/>
       <c r="C87" s="34"/>
       <c r="D87" s="34"/>
       <c r="E87" s="34"/>
       <c r="F87" s="34"/>
       <c r="G87" s="34" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="34"/>
       <c r="I87" s="34"/>
       <c r="J87" s="34"/>
       <c r="K87" s="34"/>
       <c r="L87" s="34"/>
       <c r="M87" s="34"/>
       <c r="N87" s="34"/>
       <c r="O87" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="P87" s="127"/>
-[...2 lines deleted...]
-      <c r="S87" s="92"/>
+      <c r="P87" s="91"/>
+      <c r="Q87" s="92"/>
+      <c r="R87" s="92"/>
+      <c r="S87" s="93"/>
       <c r="T87" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="U87" s="127"/>
-[...4 lines deleted...]
-    <row r="88" spans="1:24" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U87" s="91"/>
+      <c r="V87" s="92"/>
+      <c r="W87" s="92"/>
+      <c r="X87" s="93"/>
+    </row>
+    <row r="88" spans="1:25" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="20"/>
     </row>
-    <row r="89" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="20" t="s">
+    <row r="89" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="173" t="s">
         <v>58</v>
       </c>
-      <c r="B89" s="125" t="s">
+      <c r="B89" s="65" t="s">
+        <v>50</v>
+      </c>
+      <c r="C89" s="43"/>
+      <c r="D89" s="43"/>
+      <c r="E89" s="43"/>
+      <c r="F89" s="43"/>
+      <c r="G89" s="43"/>
+      <c r="H89" s="68" t="s">
+        <v>4680</v>
+      </c>
+      <c r="I89" s="43"/>
+      <c r="J89" s="43"/>
+      <c r="K89" s="68" t="s">
+        <v>4681</v>
+      </c>
+      <c r="L89" s="43"/>
+      <c r="M89" s="65"/>
+      <c r="N89" s="65" t="s">
+        <v>4682</v>
+      </c>
+      <c r="O89" s="43"/>
+      <c r="P89" s="43"/>
+      <c r="Q89" s="43"/>
+      <c r="R89" s="43"/>
+      <c r="S89" s="43"/>
+      <c r="T89" s="43"/>
+      <c r="U89" s="43"/>
+      <c r="V89" s="43"/>
+      <c r="W89" s="43"/>
+      <c r="X89" s="43"/>
+      <c r="Y89" s="43"/>
+    </row>
+    <row r="90" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A90" s="173"/>
+      <c r="B90" s="65" t="s">
+        <v>4683</v>
+      </c>
+      <c r="C90" s="43"/>
+      <c r="D90" s="43"/>
+      <c r="E90" s="43"/>
+      <c r="F90" s="43"/>
+      <c r="G90" s="43"/>
+      <c r="H90" s="68"/>
+      <c r="I90" s="43"/>
+      <c r="J90" s="43"/>
+      <c r="K90" s="68"/>
+      <c r="L90" s="43"/>
+      <c r="M90" s="65"/>
+      <c r="N90" s="65"/>
+      <c r="O90" s="43"/>
+      <c r="P90" s="43"/>
+      <c r="Q90" s="43"/>
+      <c r="R90" s="43"/>
+      <c r="S90" s="43"/>
+      <c r="T90" s="43"/>
+      <c r="U90" s="43"/>
+      <c r="V90" s="43"/>
+      <c r="W90" s="43"/>
+      <c r="X90" s="43"/>
+      <c r="Y90" s="43"/>
+    </row>
+    <row r="91" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B91" s="86" t="s">
         <v>76</v>
       </c>
-      <c r="C89" s="125"/>
-[...26 lines deleted...]
-      <c r="B90" s="125" t="s">
+      <c r="C91" s="86"/>
+      <c r="D91" s="86"/>
+      <c r="E91" s="86"/>
+      <c r="F91" s="86"/>
+      <c r="G91" s="86"/>
+      <c r="H91" s="86"/>
+      <c r="I91" s="86"/>
+      <c r="J91" s="86"/>
+      <c r="K91" s="86"/>
+      <c r="L91" s="86"/>
+      <c r="M91" s="86"/>
+      <c r="N91" s="86"/>
+      <c r="O91" s="86"/>
+      <c r="P91" s="86"/>
+      <c r="Q91" s="86"/>
+      <c r="R91" s="86"/>
+      <c r="S91" s="86"/>
+      <c r="T91" s="86"/>
+      <c r="U91" s="86"/>
+      <c r="V91" s="86"/>
+      <c r="W91" s="86"/>
+      <c r="X91" s="86"/>
+    </row>
+    <row r="92" spans="1:25" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="20" t="s">
+        <v>4684</v>
+      </c>
+      <c r="B92" s="86" t="s">
         <v>115</v>
       </c>
-      <c r="C90" s="126"/>
-[...23 lines deleted...]
-      <c r="A91" s="20" t="s">
+      <c r="C92" s="95"/>
+      <c r="D92" s="95"/>
+      <c r="E92" s="95"/>
+      <c r="F92" s="95"/>
+      <c r="G92" s="95"/>
+      <c r="H92" s="95"/>
+      <c r="I92" s="95"/>
+      <c r="J92" s="95"/>
+      <c r="K92" s="95"/>
+      <c r="L92" s="95"/>
+      <c r="M92" s="95"/>
+      <c r="N92" s="95"/>
+      <c r="O92" s="95"/>
+      <c r="P92" s="95"/>
+      <c r="Q92" s="95"/>
+      <c r="R92" s="95"/>
+      <c r="S92" s="95"/>
+      <c r="T92" s="95"/>
+      <c r="U92" s="95"/>
+      <c r="V92" s="95"/>
+      <c r="W92" s="95"/>
+      <c r="X92" s="95"/>
+    </row>
+    <row r="93" spans="1:25" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="B91" s="125" t="s">
+      <c r="B93" s="86" t="s">
         <v>102</v>
       </c>
-      <c r="C91" s="126"/>
-[...23 lines deleted...]
-      <c r="A92" s="20" t="s">
+      <c r="C93" s="95"/>
+      <c r="D93" s="95"/>
+      <c r="E93" s="95"/>
+      <c r="F93" s="95"/>
+      <c r="G93" s="95"/>
+      <c r="H93" s="95"/>
+      <c r="I93" s="95"/>
+      <c r="J93" s="95"/>
+      <c r="K93" s="95"/>
+      <c r="L93" s="95"/>
+      <c r="M93" s="95"/>
+      <c r="N93" s="95"/>
+      <c r="O93" s="95"/>
+      <c r="P93" s="95"/>
+      <c r="Q93" s="95"/>
+      <c r="R93" s="95"/>
+      <c r="S93" s="95"/>
+      <c r="T93" s="95"/>
+      <c r="U93" s="95"/>
+      <c r="V93" s="95"/>
+      <c r="W93" s="95"/>
+      <c r="X93" s="95"/>
+    </row>
+    <row r="94" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="B92" s="125" t="s">
+      <c r="B94" s="86" t="s">
         <v>82</v>
       </c>
-      <c r="C92" s="126"/>
-[...23 lines deleted...]
-      <c r="A93" s="20" t="s">
+      <c r="C94" s="95"/>
+      <c r="D94" s="95"/>
+      <c r="E94" s="95"/>
+      <c r="F94" s="95"/>
+      <c r="G94" s="95"/>
+      <c r="H94" s="95"/>
+      <c r="I94" s="95"/>
+      <c r="J94" s="95"/>
+      <c r="K94" s="95"/>
+      <c r="L94" s="95"/>
+      <c r="M94" s="95"/>
+      <c r="N94" s="95"/>
+      <c r="O94" s="95"/>
+      <c r="P94" s="95"/>
+      <c r="Q94" s="95"/>
+      <c r="R94" s="95"/>
+      <c r="S94" s="95"/>
+      <c r="T94" s="95"/>
+      <c r="U94" s="95"/>
+      <c r="V94" s="95"/>
+      <c r="W94" s="95"/>
+      <c r="X94" s="95"/>
+    </row>
+    <row r="95" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B93" s="122" t="s">
+      <c r="B95" s="87" t="s">
         <v>86</v>
       </c>
-      <c r="C93" s="123"/>
-[...23 lines deleted...]
-      <c r="A94" s="20" t="s">
+      <c r="C95" s="88"/>
+      <c r="D95" s="88"/>
+      <c r="E95" s="88"/>
+      <c r="F95" s="88"/>
+      <c r="G95" s="88"/>
+      <c r="H95" s="88"/>
+      <c r="I95" s="88"/>
+      <c r="J95" s="88"/>
+      <c r="K95" s="88"/>
+      <c r="L95" s="88"/>
+      <c r="M95" s="88"/>
+      <c r="N95" s="88"/>
+      <c r="O95" s="88"/>
+      <c r="P95" s="88"/>
+      <c r="Q95" s="88"/>
+      <c r="R95" s="88"/>
+      <c r="S95" s="88"/>
+      <c r="T95" s="88"/>
+      <c r="U95" s="88"/>
+      <c r="V95" s="88"/>
+      <c r="W95" s="88"/>
+      <c r="X95" s="88"/>
+    </row>
+    <row r="96" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="20" t="s">
         <v>66</v>
       </c>
-      <c r="B94" s="122" t="s">
+      <c r="B96" s="87" t="s">
         <v>103</v>
       </c>
-      <c r="C94" s="122"/>
-[...23 lines deleted...]
-      <c r="A95" s="20" t="s">
+      <c r="C96" s="87"/>
+      <c r="D96" s="87"/>
+      <c r="E96" s="87"/>
+      <c r="F96" s="87"/>
+      <c r="G96" s="87"/>
+      <c r="H96" s="87"/>
+      <c r="I96" s="87"/>
+      <c r="J96" s="87"/>
+      <c r="K96" s="87"/>
+      <c r="L96" s="87"/>
+      <c r="M96" s="87"/>
+      <c r="N96" s="87"/>
+      <c r="O96" s="87"/>
+      <c r="P96" s="87"/>
+      <c r="Q96" s="87"/>
+      <c r="R96" s="87"/>
+      <c r="S96" s="87"/>
+      <c r="T96" s="87"/>
+      <c r="U96" s="87"/>
+      <c r="V96" s="87"/>
+      <c r="W96" s="87"/>
+      <c r="X96" s="87"/>
+    </row>
+    <row r="97" spans="1:24" s="64" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="20" t="s">
         <v>119</v>
       </c>
-      <c r="B95" s="37" t="s">
+      <c r="B97" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="C95" s="38"/>
-[...3 lines deleted...]
-      <c r="G95" s="59" t="s">
+      <c r="C97" s="38"/>
+      <c r="D97" s="38"/>
+      <c r="E97" s="38"/>
+      <c r="F97" s="38"/>
+      <c r="G97" s="59" t="s">
         <v>56</v>
       </c>
-      <c r="H95" s="63" t="s">
+      <c r="H97" s="63" t="s">
         <v>96</v>
       </c>
-      <c r="I95" s="37"/>
-[...18 lines deleted...]
-      <c r="B96" s="65" t="s">
+      <c r="I97" s="37"/>
+      <c r="J97" s="34"/>
+      <c r="K97" s="34"/>
+      <c r="L97" s="34"/>
+      <c r="M97" s="34"/>
+      <c r="N97" s="34"/>
+      <c r="O97" s="34"/>
+      <c r="P97" s="34"/>
+      <c r="Q97" s="34"/>
+      <c r="R97" s="34"/>
+      <c r="S97" s="34"/>
+      <c r="T97" s="34"/>
+      <c r="U97" s="34"/>
+      <c r="V97" s="34"/>
+      <c r="W97" s="34"/>
+      <c r="X97" s="34"/>
+    </row>
+    <row r="98" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="20"/>
+      <c r="B98" s="65" t="s">
         <v>90</v>
       </c>
-      <c r="C96" s="38"/>
-[...23 lines deleted...]
-      <c r="A97" s="25" t="s">
+      <c r="C98" s="38"/>
+      <c r="D98" s="38"/>
+      <c r="E98" s="38"/>
+      <c r="F98" s="38"/>
+      <c r="G98" s="38"/>
+      <c r="H98" s="38"/>
+      <c r="I98" s="38"/>
+      <c r="J98" s="38"/>
+      <c r="K98" s="38"/>
+      <c r="L98" s="38"/>
+      <c r="M98" s="38"/>
+      <c r="N98" s="38"/>
+      <c r="O98" s="38"/>
+      <c r="P98" s="38"/>
+      <c r="Q98" s="38"/>
+      <c r="R98" s="38"/>
+      <c r="S98" s="38"/>
+      <c r="T98" s="38"/>
+      <c r="U98" s="38"/>
+      <c r="V98" s="38"/>
+      <c r="W98" s="38"/>
+      <c r="X98" s="38"/>
+    </row>
+    <row r="99" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="25" t="s">
         <v>120</v>
       </c>
-      <c r="B97" s="124" t="s">
+      <c r="B99" s="152" t="s">
         <v>94</v>
       </c>
-      <c r="C97" s="124"/>
-[...23 lines deleted...]
-      <c r="B98" s="43" t="s">
+      <c r="C99" s="152"/>
+      <c r="D99" s="152"/>
+      <c r="E99" s="152"/>
+      <c r="F99" s="152"/>
+      <c r="G99" s="152"/>
+      <c r="H99" s="152"/>
+      <c r="I99" s="152"/>
+      <c r="J99" s="152"/>
+      <c r="K99" s="152"/>
+      <c r="L99" s="152"/>
+      <c r="M99" s="152"/>
+      <c r="N99" s="152"/>
+      <c r="O99" s="152"/>
+      <c r="P99" s="152"/>
+      <c r="Q99" s="152"/>
+      <c r="R99" s="152"/>
+      <c r="S99" s="152"/>
+      <c r="T99" s="152"/>
+      <c r="U99" s="152"/>
+      <c r="V99" s="152"/>
+      <c r="W99" s="152"/>
+      <c r="X99" s="152"/>
+    </row>
+    <row r="100" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="43" t="s">
         <v>95</v>
       </c>
-      <c r="C98" s="67" t="s">
+      <c r="C100" s="67" t="s">
         <v>91</v>
       </c>
-      <c r="D98" s="66"/>
-[...1 lines deleted...]
-      <c r="F98" s="68" t="s">
+      <c r="D100" s="66"/>
+      <c r="E100" s="66"/>
+      <c r="F100" s="68" t="s">
         <v>131</v>
       </c>
-      <c r="G98" s="66"/>
-[...19 lines deleted...]
-      <c r="A100" s="23" t="s">
+      <c r="G100" s="66"/>
+      <c r="H100" s="66"/>
+      <c r="I100" s="66"/>
+      <c r="J100" s="66"/>
+      <c r="K100" s="66"/>
+      <c r="L100" s="66"/>
+      <c r="M100" s="66"/>
+      <c r="N100" s="66"/>
+      <c r="O100" s="66"/>
+      <c r="P100" s="66"/>
+      <c r="Q100" s="66"/>
+      <c r="R100" s="66"/>
+      <c r="S100" s="66"/>
+      <c r="T100" s="66"/>
+      <c r="U100" s="66"/>
+      <c r="V100" s="66"/>
+      <c r="W100" s="66"/>
+    </row>
+    <row r="101" spans="1:24" s="21" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" spans="1:24" ht="15" x14ac:dyDescent="0.25">
+      <c r="A102" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="B100" s="24" t="s">
+      <c r="B102" s="24" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="101" spans="1:24" s="21" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B102" s="22" t="s">
+    <row r="103" spans="1:24" s="21" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="22" t="s">
         <v>132</v>
       </c>
-      <c r="C102" s="67"/>
-[...22 lines deleted...]
-      <c r="B103" s="22" t="s">
+      <c r="C104" s="67"/>
+      <c r="D104" s="66"/>
+      <c r="E104" s="66"/>
+      <c r="F104" s="68"/>
+      <c r="G104" s="66"/>
+      <c r="H104" s="66"/>
+      <c r="I104" s="66"/>
+      <c r="J104" s="66"/>
+      <c r="K104" s="66"/>
+      <c r="L104" s="66"/>
+      <c r="M104" s="66"/>
+      <c r="N104" s="66"/>
+      <c r="O104" s="66"/>
+      <c r="P104" s="66"/>
+      <c r="Q104" s="66"/>
+      <c r="R104" s="66"/>
+      <c r="S104" s="66"/>
+      <c r="T104" s="66"/>
+      <c r="U104" s="66"/>
+      <c r="V104" s="66"/>
+      <c r="W104" s="66"/>
+    </row>
+    <row r="105" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="C103" s="67"/>
-[...23 lines deleted...]
-      <c r="A105" s="20" t="s">
+      <c r="C105" s="67"/>
+      <c r="D105" s="66"/>
+      <c r="E105" s="66"/>
+      <c r="F105" s="68"/>
+      <c r="G105" s="66"/>
+      <c r="H105" s="66"/>
+      <c r="I105" s="66"/>
+      <c r="J105" s="66"/>
+      <c r="K105" s="66"/>
+      <c r="L105" s="66"/>
+      <c r="M105" s="66"/>
+      <c r="N105" s="66"/>
+      <c r="O105" s="66"/>
+      <c r="P105" s="66"/>
+      <c r="Q105" s="66"/>
+      <c r="R105" s="66"/>
+      <c r="S105" s="66"/>
+      <c r="T105" s="66"/>
+      <c r="U105" s="66"/>
+      <c r="V105" s="66"/>
+      <c r="W105" s="66"/>
+    </row>
+    <row r="106" spans="1:24" s="21" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" spans="1:24" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B105" s="125" t="s">
+      <c r="B107" s="86" t="s">
         <v>133</v>
       </c>
-      <c r="C105" s="125"/>
-[...23 lines deleted...]
-      <c r="B106" s="125" t="s">
+      <c r="C107" s="86"/>
+      <c r="D107" s="86"/>
+      <c r="E107" s="86"/>
+      <c r="F107" s="86"/>
+      <c r="G107" s="86"/>
+      <c r="H107" s="86"/>
+      <c r="I107" s="86"/>
+      <c r="J107" s="86"/>
+      <c r="K107" s="86"/>
+      <c r="L107" s="86"/>
+      <c r="M107" s="86"/>
+      <c r="N107" s="86"/>
+      <c r="O107" s="86"/>
+      <c r="P107" s="86"/>
+      <c r="Q107" s="86"/>
+      <c r="R107" s="86"/>
+      <c r="S107" s="86"/>
+      <c r="T107" s="86"/>
+      <c r="U107" s="86"/>
+      <c r="V107" s="86"/>
+      <c r="W107" s="86"/>
+      <c r="X107" s="86"/>
+    </row>
+    <row r="108" spans="1:24" ht="162" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="86" t="s">
         <v>134</v>
       </c>
-      <c r="C106" s="171"/>
-[...23 lines deleted...]
-      <c r="A107" s="20" t="s">
+      <c r="C108" s="94"/>
+      <c r="D108" s="94"/>
+      <c r="E108" s="94"/>
+      <c r="F108" s="94"/>
+      <c r="G108" s="94"/>
+      <c r="H108" s="94"/>
+      <c r="I108" s="94"/>
+      <c r="J108" s="94"/>
+      <c r="K108" s="94"/>
+      <c r="L108" s="94"/>
+      <c r="M108" s="94"/>
+      <c r="N108" s="94"/>
+      <c r="O108" s="94"/>
+      <c r="P108" s="94"/>
+      <c r="Q108" s="94"/>
+      <c r="R108" s="94"/>
+      <c r="S108" s="94"/>
+      <c r="T108" s="94"/>
+      <c r="U108" s="94"/>
+      <c r="V108" s="94"/>
+      <c r="W108" s="94"/>
+      <c r="X108" s="94"/>
+    </row>
+    <row r="109" spans="1:24" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B107" s="125" t="s">
+      <c r="B109" s="86" t="s">
         <v>107</v>
       </c>
-      <c r="C107" s="125"/>
-[...23 lines deleted...]
-      <c r="A108" s="20" t="s">
+      <c r="C109" s="86"/>
+      <c r="D109" s="86"/>
+      <c r="E109" s="86"/>
+      <c r="F109" s="86"/>
+      <c r="G109" s="86"/>
+      <c r="H109" s="86"/>
+      <c r="I109" s="86"/>
+      <c r="J109" s="86"/>
+      <c r="K109" s="86"/>
+      <c r="L109" s="86"/>
+      <c r="M109" s="86"/>
+      <c r="N109" s="86"/>
+      <c r="O109" s="86"/>
+      <c r="P109" s="86"/>
+      <c r="Q109" s="86"/>
+      <c r="R109" s="86"/>
+      <c r="S109" s="86"/>
+      <c r="T109" s="86"/>
+      <c r="U109" s="86"/>
+      <c r="V109" s="86"/>
+      <c r="W109" s="86"/>
+      <c r="X109" s="86"/>
+    </row>
+    <row r="110" spans="1:24" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B108" s="125" t="s">
+      <c r="B110" s="86" t="s">
         <v>135</v>
       </c>
-      <c r="C108" s="125"/>
-[...23 lines deleted...]
-      <c r="A109" s="20" t="s">
+      <c r="C110" s="86"/>
+      <c r="D110" s="86"/>
+      <c r="E110" s="86"/>
+      <c r="F110" s="86"/>
+      <c r="G110" s="86"/>
+      <c r="H110" s="86"/>
+      <c r="I110" s="86"/>
+      <c r="J110" s="86"/>
+      <c r="K110" s="86"/>
+      <c r="L110" s="86"/>
+      <c r="M110" s="86"/>
+      <c r="N110" s="86"/>
+      <c r="O110" s="86"/>
+      <c r="P110" s="86"/>
+      <c r="Q110" s="86"/>
+      <c r="R110" s="86"/>
+      <c r="S110" s="86"/>
+      <c r="T110" s="86"/>
+      <c r="U110" s="86"/>
+      <c r="V110" s="86"/>
+      <c r="W110" s="86"/>
+      <c r="X110" s="86"/>
+    </row>
+    <row r="111" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A111" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B109" s="65" t="s">
+      <c r="B111" s="65" t="s">
         <v>108</v>
       </c>
-      <c r="C109" s="43"/>
-[...23 lines deleted...]
-      <c r="B110" s="125" t="s">
+      <c r="C111" s="43"/>
+      <c r="D111" s="43"/>
+      <c r="E111" s="43"/>
+      <c r="F111" s="43"/>
+      <c r="G111" s="43"/>
+      <c r="H111" s="43"/>
+      <c r="I111" s="43"/>
+      <c r="J111" s="43"/>
+      <c r="K111" s="43"/>
+      <c r="L111" s="43"/>
+      <c r="M111" s="43"/>
+      <c r="N111" s="43"/>
+      <c r="O111" s="43"/>
+      <c r="P111" s="43"/>
+      <c r="Q111" s="43"/>
+      <c r="R111" s="43"/>
+      <c r="S111" s="43"/>
+      <c r="T111" s="43"/>
+      <c r="U111" s="43"/>
+      <c r="V111" s="43"/>
+      <c r="W111" s="43"/>
+      <c r="X111" s="43"/>
+    </row>
+    <row r="112" spans="1:24" ht="137.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="86" t="s">
         <v>136</v>
       </c>
-      <c r="C110" s="171"/>
-[...23 lines deleted...]
-      <c r="A111" s="20" t="s">
+      <c r="C112" s="94"/>
+      <c r="D112" s="94"/>
+      <c r="E112" s="94"/>
+      <c r="F112" s="94"/>
+      <c r="G112" s="94"/>
+      <c r="H112" s="94"/>
+      <c r="I112" s="94"/>
+      <c r="J112" s="94"/>
+      <c r="K112" s="94"/>
+      <c r="L112" s="94"/>
+      <c r="M112" s="94"/>
+      <c r="N112" s="94"/>
+      <c r="O112" s="94"/>
+      <c r="P112" s="94"/>
+      <c r="Q112" s="94"/>
+      <c r="R112" s="94"/>
+      <c r="S112" s="94"/>
+      <c r="T112" s="94"/>
+      <c r="U112" s="94"/>
+      <c r="V112" s="94"/>
+      <c r="W112" s="94"/>
+      <c r="X112" s="94"/>
+    </row>
+    <row r="113" spans="1:24" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B111" s="125" t="s">
+      <c r="B113" s="86" t="s">
         <v>137</v>
       </c>
-      <c r="C111" s="125"/>
-[...23 lines deleted...]
-      <c r="A113" s="23" t="s">
+      <c r="C113" s="86"/>
+      <c r="D113" s="86"/>
+      <c r="E113" s="86"/>
+      <c r="F113" s="86"/>
+      <c r="G113" s="86"/>
+      <c r="H113" s="86"/>
+      <c r="I113" s="86"/>
+      <c r="J113" s="86"/>
+      <c r="K113" s="86"/>
+      <c r="L113" s="86"/>
+      <c r="M113" s="86"/>
+      <c r="N113" s="86"/>
+      <c r="O113" s="86"/>
+      <c r="P113" s="86"/>
+      <c r="Q113" s="86"/>
+      <c r="R113" s="86"/>
+      <c r="S113" s="86"/>
+      <c r="T113" s="86"/>
+      <c r="U113" s="86"/>
+      <c r="V113" s="86"/>
+      <c r="W113" s="86"/>
+      <c r="X113" s="86"/>
+    </row>
+    <row r="115" spans="1:24" ht="15" x14ac:dyDescent="0.25">
+      <c r="A115" s="23" t="s">
         <v>68</v>
       </c>
-      <c r="B113" s="24" t="s">
+      <c r="B115" s="24" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="114" spans="1:24" s="21" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="B115" s="155" t="s">
+    <row r="116" spans="1:24" s="21" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" spans="1:24" s="41" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="2"/>
+      <c r="B117" s="89" t="s">
         <v>97</v>
       </c>
-      <c r="C115" s="156"/>
-[...49 lines deleted...]
-      <c r="B117" s="155" t="s">
+      <c r="C117" s="90"/>
+      <c r="D117" s="90"/>
+      <c r="E117" s="90"/>
+      <c r="F117" s="90"/>
+      <c r="G117" s="90"/>
+      <c r="H117" s="90"/>
+      <c r="I117" s="90"/>
+      <c r="J117" s="90"/>
+      <c r="K117" s="90"/>
+      <c r="L117" s="90"/>
+      <c r="M117" s="90"/>
+      <c r="N117" s="90"/>
+      <c r="O117" s="90"/>
+      <c r="P117" s="90"/>
+      <c r="Q117" s="90"/>
+      <c r="R117" s="90"/>
+      <c r="S117" s="90"/>
+      <c r="T117" s="90"/>
+      <c r="U117" s="90"/>
+      <c r="V117" s="90"/>
+      <c r="W117" s="90"/>
+      <c r="X117" s="90"/>
+    </row>
+    <row r="118" spans="1:24" s="3" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="70"/>
+      <c r="C118" s="70"/>
+      <c r="D118" s="41"/>
+      <c r="E118" s="41"/>
+      <c r="F118" s="41"/>
+      <c r="G118" s="41"/>
+      <c r="H118" s="41"/>
+      <c r="I118" s="41"/>
+      <c r="J118" s="41"/>
+      <c r="K118" s="41"/>
+      <c r="L118" s="41"/>
+      <c r="M118" s="41"/>
+      <c r="N118" s="41"/>
+      <c r="O118" s="41"/>
+      <c r="P118" s="41"/>
+      <c r="Q118" s="41"/>
+      <c r="R118" s="41"/>
+      <c r="S118" s="41"/>
+      <c r="T118" s="41"/>
+      <c r="U118" s="41"/>
+      <c r="V118" s="41"/>
+      <c r="W118" s="41"/>
+      <c r="X118" s="41"/>
+    </row>
+    <row r="119" spans="1:24" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="1"/>
+      <c r="B119" s="89" t="s">
         <v>124</v>
       </c>
-      <c r="C117" s="156"/>
-[...50 lines deleted...]
-      <c r="B119" s="169" t="s">
+      <c r="C119" s="90"/>
+      <c r="D119" s="90"/>
+      <c r="E119" s="90"/>
+      <c r="F119" s="90"/>
+      <c r="G119" s="90"/>
+      <c r="H119" s="90"/>
+      <c r="I119" s="90"/>
+      <c r="J119" s="90"/>
+      <c r="K119" s="90"/>
+      <c r="L119" s="90"/>
+      <c r="M119" s="90"/>
+      <c r="N119" s="90"/>
+      <c r="O119" s="90"/>
+      <c r="P119" s="90"/>
+      <c r="Q119" s="90"/>
+      <c r="R119" s="90"/>
+      <c r="S119" s="90"/>
+      <c r="T119" s="90"/>
+      <c r="U119" s="90"/>
+      <c r="V119" s="90"/>
+      <c r="W119" s="90"/>
+      <c r="X119" s="90"/>
+    </row>
+    <row r="120" spans="1:24" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="21"/>
+      <c r="B120" s="34"/>
+      <c r="C120" s="34"/>
+      <c r="D120" s="21"/>
+      <c r="E120" s="21"/>
+      <c r="F120" s="21"/>
+      <c r="G120" s="21"/>
+      <c r="H120" s="21"/>
+      <c r="I120" s="21"/>
+      <c r="J120" s="21"/>
+      <c r="K120" s="21"/>
+      <c r="L120" s="21"/>
+      <c r="M120" s="21"/>
+      <c r="N120" s="21"/>
+      <c r="O120" s="21"/>
+      <c r="P120" s="21"/>
+      <c r="Q120" s="21"/>
+      <c r="R120" s="21"/>
+      <c r="S120" s="21"/>
+      <c r="T120" s="21"/>
+      <c r="U120" s="21"/>
+      <c r="V120" s="21"/>
+      <c r="W120" s="21"/>
+      <c r="X120" s="21"/>
+    </row>
+    <row r="121" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="1"/>
+      <c r="B121" s="105" t="s">
         <v>122</v>
       </c>
-      <c r="C119" s="170"/>
-[...50 lines deleted...]
-      <c r="B121" s="169" t="s">
+      <c r="C121" s="106"/>
+      <c r="D121" s="106"/>
+      <c r="E121" s="106"/>
+      <c r="F121" s="106"/>
+      <c r="G121" s="106"/>
+      <c r="H121" s="106"/>
+      <c r="I121" s="106"/>
+      <c r="J121" s="106"/>
+      <c r="K121" s="106"/>
+      <c r="L121" s="106"/>
+      <c r="M121" s="106"/>
+      <c r="N121" s="106"/>
+      <c r="O121" s="106"/>
+      <c r="P121" s="106"/>
+      <c r="Q121" s="106"/>
+      <c r="R121" s="106"/>
+      <c r="S121" s="106"/>
+      <c r="T121" s="106"/>
+      <c r="U121" s="106"/>
+      <c r="V121" s="106"/>
+      <c r="W121" s="106"/>
+      <c r="X121" s="106"/>
+    </row>
+    <row r="122" spans="1:24" s="21" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="71"/>
+      <c r="B122" s="106"/>
+      <c r="C122" s="106"/>
+      <c r="D122" s="106"/>
+      <c r="E122" s="106"/>
+      <c r="F122" s="106"/>
+      <c r="G122" s="106"/>
+      <c r="H122" s="106"/>
+      <c r="I122" s="106"/>
+      <c r="J122" s="106"/>
+      <c r="K122" s="106"/>
+      <c r="L122" s="106"/>
+      <c r="M122" s="106"/>
+      <c r="N122" s="106"/>
+      <c r="O122" s="106"/>
+      <c r="P122" s="106"/>
+      <c r="Q122" s="106"/>
+      <c r="R122" s="106"/>
+      <c r="S122" s="106"/>
+      <c r="T122" s="106"/>
+      <c r="U122" s="106"/>
+      <c r="V122" s="106"/>
+      <c r="W122" s="106"/>
+      <c r="X122" s="106"/>
+    </row>
+    <row r="123" spans="1:24" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="1"/>
+      <c r="B123" s="105" t="s">
         <v>139</v>
       </c>
-      <c r="C121" s="170"/>
-[...74 lines deleted...]
-      <c r="X123" s="170"/>
+      <c r="C123" s="106"/>
+      <c r="D123" s="106"/>
+      <c r="E123" s="106"/>
+      <c r="F123" s="106"/>
+      <c r="G123" s="106"/>
+      <c r="H123" s="106"/>
+      <c r="I123" s="106"/>
+      <c r="J123" s="106"/>
+      <c r="K123" s="106"/>
+      <c r="L123" s="106"/>
+      <c r="M123" s="106"/>
+      <c r="N123" s="106"/>
+      <c r="O123" s="106"/>
+      <c r="P123" s="106"/>
+      <c r="Q123" s="106"/>
+      <c r="R123" s="106"/>
+      <c r="S123" s="106"/>
+      <c r="T123" s="106"/>
+      <c r="U123" s="106"/>
+      <c r="V123" s="106"/>
+      <c r="W123" s="106"/>
+      <c r="X123" s="106"/>
     </row>
     <row r="124" spans="1:24" s="21" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="71"/>
-      <c r="B124" s="170"/>
-[...49 lines deleted...]
-      <c r="B126" s="155" t="s">
+      <c r="B124" s="106"/>
+      <c r="C124" s="106"/>
+      <c r="D124" s="106"/>
+      <c r="E124" s="106"/>
+      <c r="F124" s="106"/>
+      <c r="G124" s="106"/>
+      <c r="H124" s="106"/>
+      <c r="I124" s="106"/>
+      <c r="J124" s="106"/>
+      <c r="K124" s="106"/>
+      <c r="L124" s="106"/>
+      <c r="M124" s="106"/>
+      <c r="N124" s="106"/>
+      <c r="O124" s="106"/>
+      <c r="P124" s="106"/>
+      <c r="Q124" s="106"/>
+      <c r="R124" s="106"/>
+      <c r="S124" s="106"/>
+      <c r="T124" s="106"/>
+      <c r="U124" s="106"/>
+      <c r="V124" s="106"/>
+      <c r="W124" s="106"/>
+      <c r="X124" s="106"/>
+    </row>
+    <row r="125" spans="1:24" s="21" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="1"/>
+      <c r="B125" s="105" t="s">
+        <v>123</v>
+      </c>
+      <c r="C125" s="106"/>
+      <c r="D125" s="106"/>
+      <c r="E125" s="106"/>
+      <c r="F125" s="106"/>
+      <c r="G125" s="106"/>
+      <c r="H125" s="106"/>
+      <c r="I125" s="106"/>
+      <c r="J125" s="106"/>
+      <c r="K125" s="106"/>
+      <c r="L125" s="106"/>
+      <c r="M125" s="106"/>
+      <c r="N125" s="106"/>
+      <c r="O125" s="106"/>
+      <c r="P125" s="106"/>
+      <c r="Q125" s="106"/>
+      <c r="R125" s="106"/>
+      <c r="S125" s="106"/>
+      <c r="T125" s="106"/>
+      <c r="U125" s="106"/>
+      <c r="V125" s="106"/>
+      <c r="W125" s="106"/>
+      <c r="X125" s="106"/>
+    </row>
+    <row r="126" spans="1:24" s="21" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="71"/>
+      <c r="B126" s="106"/>
+      <c r="C126" s="106"/>
+      <c r="D126" s="106"/>
+      <c r="E126" s="106"/>
+      <c r="F126" s="106"/>
+      <c r="G126" s="106"/>
+      <c r="H126" s="106"/>
+      <c r="I126" s="106"/>
+      <c r="J126" s="106"/>
+      <c r="K126" s="106"/>
+      <c r="L126" s="106"/>
+      <c r="M126" s="106"/>
+      <c r="N126" s="106"/>
+      <c r="O126" s="106"/>
+      <c r="P126" s="106"/>
+      <c r="Q126" s="106"/>
+      <c r="R126" s="106"/>
+      <c r="S126" s="106"/>
+      <c r="T126" s="106"/>
+      <c r="U126" s="106"/>
+      <c r="V126" s="106"/>
+      <c r="W126" s="106"/>
+      <c r="X126" s="106"/>
+    </row>
+    <row r="127" spans="1:24" s="21" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="72"/>
+      <c r="C127" s="69"/>
+      <c r="D127" s="69"/>
+      <c r="E127" s="69"/>
+      <c r="F127" s="69"/>
+      <c r="G127" s="69"/>
+      <c r="H127" s="69"/>
+      <c r="I127" s="69"/>
+      <c r="J127" s="69"/>
+      <c r="K127" s="69"/>
+      <c r="L127" s="69"/>
+      <c r="M127" s="69"/>
+      <c r="N127" s="69"/>
+      <c r="O127" s="69"/>
+      <c r="P127" s="69"/>
+      <c r="Q127" s="69"/>
+      <c r="R127" s="69"/>
+      <c r="S127" s="69"/>
+      <c r="T127" s="69"/>
+      <c r="U127" s="69"/>
+      <c r="V127" s="69"/>
+      <c r="W127" s="69"/>
+    </row>
+    <row r="128" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="1"/>
+      <c r="B128" s="89" t="s">
         <v>125</v>
       </c>
-      <c r="C126" s="156"/>
-[...53 lines deleted...]
-      <c r="X128" s="156"/>
+      <c r="C128" s="90"/>
+      <c r="D128" s="90"/>
+      <c r="E128" s="90"/>
+      <c r="F128" s="90"/>
+      <c r="G128" s="90"/>
+      <c r="H128" s="90"/>
+      <c r="I128" s="90"/>
+      <c r="J128" s="90"/>
+      <c r="K128" s="90"/>
+      <c r="L128" s="90"/>
+      <c r="M128" s="90"/>
+      <c r="N128" s="90"/>
+      <c r="O128" s="90"/>
+      <c r="P128" s="90"/>
+      <c r="Q128" s="90"/>
+      <c r="R128" s="90"/>
+      <c r="S128" s="90"/>
+      <c r="T128" s="90"/>
+      <c r="U128" s="90"/>
+      <c r="V128" s="90"/>
+      <c r="W128" s="90"/>
+      <c r="X128" s="90"/>
     </row>
     <row r="129" spans="1:24" s="21" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="71"/>
-      <c r="B129" s="72"/>
-[...49 lines deleted...]
-      <c r="X130" s="170"/>
+      <c r="B129" s="34"/>
+      <c r="C129" s="34"/>
+    </row>
+    <row r="130" spans="1:24" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="1"/>
+      <c r="B130" s="89" t="s">
+        <v>146</v>
+      </c>
+      <c r="C130" s="90"/>
+      <c r="D130" s="90"/>
+      <c r="E130" s="90"/>
+      <c r="F130" s="90"/>
+      <c r="G130" s="90"/>
+      <c r="H130" s="90"/>
+      <c r="I130" s="90"/>
+      <c r="J130" s="90"/>
+      <c r="K130" s="90"/>
+      <c r="L130" s="90"/>
+      <c r="M130" s="90"/>
+      <c r="N130" s="90"/>
+      <c r="O130" s="90"/>
+      <c r="P130" s="90"/>
+      <c r="Q130" s="90"/>
+      <c r="R130" s="90"/>
+      <c r="S130" s="90"/>
+      <c r="T130" s="90"/>
+      <c r="U130" s="90"/>
+      <c r="V130" s="90"/>
+      <c r="W130" s="90"/>
+      <c r="X130" s="90"/>
     </row>
     <row r="131" spans="1:24" s="21" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="71"/>
-      <c r="B131" s="170"/>
-[...21 lines deleted...]
-      <c r="X131" s="170"/>
+      <c r="B131" s="72"/>
+      <c r="C131" s="69"/>
+      <c r="D131" s="69"/>
+      <c r="E131" s="69"/>
+      <c r="F131" s="69"/>
+      <c r="G131" s="69"/>
+      <c r="H131" s="69"/>
+      <c r="I131" s="69"/>
+      <c r="J131" s="69"/>
+      <c r="K131" s="69"/>
+      <c r="L131" s="69"/>
+      <c r="M131" s="69"/>
+      <c r="N131" s="69"/>
+      <c r="O131" s="69"/>
+      <c r="P131" s="69"/>
+      <c r="Q131" s="69"/>
+      <c r="R131" s="69"/>
+      <c r="S131" s="69"/>
+      <c r="T131" s="69"/>
+      <c r="U131" s="69"/>
+      <c r="V131" s="69"/>
+      <c r="W131" s="69"/>
+      <c r="X131" s="69"/>
     </row>
     <row r="132" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="75"/>
-      <c r="B132" s="169" t="s">
-[...23 lines deleted...]
-      <c r="X132" s="170"/>
+      <c r="B132" s="105" t="s">
+        <v>144</v>
+      </c>
+      <c r="C132" s="106"/>
+      <c r="D132" s="106"/>
+      <c r="E132" s="106"/>
+      <c r="F132" s="106"/>
+      <c r="G132" s="106"/>
+      <c r="H132" s="106"/>
+      <c r="I132" s="106"/>
+      <c r="J132" s="106"/>
+      <c r="K132" s="106"/>
+      <c r="L132" s="106"/>
+      <c r="M132" s="106"/>
+      <c r="N132" s="106"/>
+      <c r="O132" s="106"/>
+      <c r="P132" s="106"/>
+      <c r="Q132" s="106"/>
+      <c r="R132" s="106"/>
+      <c r="S132" s="106"/>
+      <c r="T132" s="106"/>
+      <c r="U132" s="106"/>
+      <c r="V132" s="106"/>
+      <c r="W132" s="106"/>
+      <c r="X132" s="106"/>
     </row>
     <row r="133" spans="1:24" s="21" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="71"/>
-      <c r="B133" s="170"/>
-[...25 lines deleted...]
-      <c r="B134" s="155" t="s">
+      <c r="B133" s="106"/>
+      <c r="C133" s="106"/>
+      <c r="D133" s="106"/>
+      <c r="E133" s="106"/>
+      <c r="F133" s="106"/>
+      <c r="G133" s="106"/>
+      <c r="H133" s="106"/>
+      <c r="I133" s="106"/>
+      <c r="J133" s="106"/>
+      <c r="K133" s="106"/>
+      <c r="L133" s="106"/>
+      <c r="M133" s="106"/>
+      <c r="N133" s="106"/>
+      <c r="O133" s="106"/>
+      <c r="P133" s="106"/>
+      <c r="Q133" s="106"/>
+      <c r="R133" s="106"/>
+      <c r="S133" s="106"/>
+      <c r="T133" s="106"/>
+      <c r="U133" s="106"/>
+      <c r="V133" s="106"/>
+      <c r="W133" s="106"/>
+      <c r="X133" s="106"/>
+    </row>
+    <row r="134" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="75"/>
+      <c r="B134" s="105" t="s">
+        <v>145</v>
+      </c>
+      <c r="C134" s="106"/>
+      <c r="D134" s="106"/>
+      <c r="E134" s="106"/>
+      <c r="F134" s="106"/>
+      <c r="G134" s="106"/>
+      <c r="H134" s="106"/>
+      <c r="I134" s="106"/>
+      <c r="J134" s="106"/>
+      <c r="K134" s="106"/>
+      <c r="L134" s="106"/>
+      <c r="M134" s="106"/>
+      <c r="N134" s="106"/>
+      <c r="O134" s="106"/>
+      <c r="P134" s="106"/>
+      <c r="Q134" s="106"/>
+      <c r="R134" s="106"/>
+      <c r="S134" s="106"/>
+      <c r="T134" s="106"/>
+      <c r="U134" s="106"/>
+      <c r="V134" s="106"/>
+      <c r="W134" s="106"/>
+      <c r="X134" s="106"/>
+    </row>
+    <row r="135" spans="1:24" s="21" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="71"/>
+      <c r="B135" s="106"/>
+      <c r="C135" s="106"/>
+      <c r="D135" s="106"/>
+      <c r="E135" s="106"/>
+      <c r="F135" s="106"/>
+      <c r="G135" s="106"/>
+      <c r="H135" s="106"/>
+      <c r="I135" s="106"/>
+      <c r="J135" s="106"/>
+      <c r="K135" s="106"/>
+      <c r="L135" s="106"/>
+      <c r="M135" s="106"/>
+      <c r="N135" s="106"/>
+      <c r="O135" s="106"/>
+      <c r="P135" s="106"/>
+      <c r="Q135" s="106"/>
+      <c r="R135" s="106"/>
+      <c r="S135" s="106"/>
+      <c r="T135" s="106"/>
+      <c r="U135" s="106"/>
+      <c r="V135" s="106"/>
+      <c r="W135" s="106"/>
+      <c r="X135" s="106"/>
+    </row>
+    <row r="136" spans="1:24" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="1"/>
+      <c r="B136" s="89" t="s">
         <v>128</v>
       </c>
-      <c r="C134" s="147"/>
-[...51 lines deleted...]
-      <c r="B137" s="169" t="s">
+      <c r="C136" s="104"/>
+      <c r="D136" s="104"/>
+      <c r="E136" s="104"/>
+      <c r="F136" s="104"/>
+      <c r="G136" s="104"/>
+      <c r="H136" s="104"/>
+      <c r="I136" s="104"/>
+      <c r="J136" s="104"/>
+      <c r="K136" s="104"/>
+      <c r="L136" s="104"/>
+      <c r="M136" s="104"/>
+      <c r="N136" s="104"/>
+      <c r="O136" s="104"/>
+      <c r="P136" s="104"/>
+      <c r="Q136" s="104"/>
+      <c r="R136" s="104"/>
+      <c r="S136" s="104"/>
+      <c r="T136" s="104"/>
+      <c r="U136" s="104"/>
+      <c r="V136" s="104"/>
+      <c r="W136" s="104"/>
+      <c r="X136" s="104"/>
+    </row>
+    <row r="137" spans="1:24" s="21" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="1:24" s="21" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="71"/>
+      <c r="B138" s="72"/>
+      <c r="C138" s="69"/>
+      <c r="D138" s="69"/>
+      <c r="E138" s="69"/>
+      <c r="F138" s="69"/>
+      <c r="G138" s="69"/>
+      <c r="H138" s="69"/>
+      <c r="I138" s="69"/>
+      <c r="J138" s="69"/>
+      <c r="K138" s="69"/>
+      <c r="L138" s="69"/>
+      <c r="M138" s="69"/>
+      <c r="N138" s="69"/>
+      <c r="O138" s="69"/>
+      <c r="P138" s="69"/>
+      <c r="Q138" s="69"/>
+      <c r="R138" s="69"/>
+      <c r="S138" s="69"/>
+      <c r="T138" s="69"/>
+      <c r="U138" s="69"/>
+      <c r="V138" s="69"/>
+      <c r="W138" s="69"/>
+      <c r="X138" s="69"/>
+    </row>
+    <row r="139" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="1"/>
+      <c r="B139" s="105" t="s">
         <v>141</v>
       </c>
-      <c r="C137" s="170"/>
-[...50 lines deleted...]
-      <c r="B139" s="169" t="s">
+      <c r="C139" s="106"/>
+      <c r="D139" s="106"/>
+      <c r="E139" s="106"/>
+      <c r="F139" s="106"/>
+      <c r="G139" s="106"/>
+      <c r="H139" s="106"/>
+      <c r="I139" s="106"/>
+      <c r="J139" s="106"/>
+      <c r="K139" s="106"/>
+      <c r="L139" s="106"/>
+      <c r="M139" s="106"/>
+      <c r="N139" s="106"/>
+      <c r="O139" s="106"/>
+      <c r="P139" s="106"/>
+      <c r="Q139" s="106"/>
+      <c r="R139" s="106"/>
+      <c r="S139" s="106"/>
+      <c r="T139" s="106"/>
+      <c r="U139" s="106"/>
+      <c r="V139" s="106"/>
+      <c r="W139" s="106"/>
+      <c r="X139" s="106"/>
+    </row>
+    <row r="140" spans="1:24" s="21" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="71"/>
+      <c r="B140" s="106"/>
+      <c r="C140" s="106"/>
+      <c r="D140" s="106"/>
+      <c r="E140" s="106"/>
+      <c r="F140" s="106"/>
+      <c r="G140" s="106"/>
+      <c r="H140" s="106"/>
+      <c r="I140" s="106"/>
+      <c r="J140" s="106"/>
+      <c r="K140" s="106"/>
+      <c r="L140" s="106"/>
+      <c r="M140" s="106"/>
+      <c r="N140" s="106"/>
+      <c r="O140" s="106"/>
+      <c r="P140" s="106"/>
+      <c r="Q140" s="106"/>
+      <c r="R140" s="106"/>
+      <c r="S140" s="106"/>
+      <c r="T140" s="106"/>
+      <c r="U140" s="106"/>
+      <c r="V140" s="106"/>
+      <c r="W140" s="106"/>
+      <c r="X140" s="106"/>
+    </row>
+    <row r="141" spans="1:24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="1"/>
+      <c r="B141" s="105" t="s">
         <v>138</v>
       </c>
-      <c r="C139" s="169"/>
-[...71 lines deleted...]
-      <c r="X141" s="69"/>
+      <c r="C141" s="105"/>
+      <c r="D141" s="105"/>
+      <c r="E141" s="105"/>
+      <c r="F141" s="105"/>
+      <c r="G141" s="105"/>
+      <c r="H141" s="105"/>
+      <c r="I141" s="105"/>
+      <c r="J141" s="105"/>
+      <c r="K141" s="105"/>
+      <c r="L141" s="105"/>
+      <c r="M141" s="105"/>
+      <c r="N141" s="105"/>
+      <c r="O141" s="105"/>
+      <c r="P141" s="105"/>
+      <c r="Q141" s="105"/>
+      <c r="R141" s="105"/>
+      <c r="S141" s="105"/>
+      <c r="T141" s="105"/>
+      <c r="U141" s="105"/>
+      <c r="V141" s="105"/>
+      <c r="W141" s="105"/>
+      <c r="X141" s="106"/>
     </row>
     <row r="142" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="75"/>
-      <c r="B142" s="169" t="s">
+      <c r="B142" s="106"/>
+      <c r="C142" s="106"/>
+      <c r="D142" s="106"/>
+      <c r="E142" s="106"/>
+      <c r="F142" s="106"/>
+      <c r="G142" s="106"/>
+      <c r="H142" s="106"/>
+      <c r="I142" s="106"/>
+      <c r="J142" s="106"/>
+      <c r="K142" s="106"/>
+      <c r="L142" s="106"/>
+      <c r="M142" s="106"/>
+      <c r="N142" s="106"/>
+      <c r="O142" s="106"/>
+      <c r="P142" s="106"/>
+      <c r="Q142" s="106"/>
+      <c r="R142" s="106"/>
+      <c r="S142" s="106"/>
+      <c r="T142" s="106"/>
+      <c r="U142" s="106"/>
+      <c r="V142" s="106"/>
+      <c r="W142" s="106"/>
+      <c r="X142" s="106"/>
+    </row>
+    <row r="143" spans="1:24" s="21" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="71"/>
+      <c r="B143" s="72"/>
+      <c r="C143" s="69"/>
+      <c r="D143" s="69"/>
+      <c r="E143" s="69"/>
+      <c r="F143" s="69"/>
+      <c r="G143" s="69"/>
+      <c r="H143" s="69"/>
+      <c r="I143" s="69"/>
+      <c r="J143" s="69"/>
+      <c r="K143" s="69"/>
+      <c r="L143" s="69"/>
+      <c r="M143" s="69"/>
+      <c r="N143" s="69"/>
+      <c r="O143" s="69"/>
+      <c r="P143" s="69"/>
+      <c r="Q143" s="69"/>
+      <c r="R143" s="69"/>
+      <c r="S143" s="69"/>
+      <c r="T143" s="69"/>
+      <c r="U143" s="69"/>
+      <c r="V143" s="69"/>
+      <c r="W143" s="69"/>
+      <c r="X143" s="69"/>
+    </row>
+    <row r="144" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="75"/>
+      <c r="B144" s="105" t="s">
         <v>140</v>
       </c>
-      <c r="C142" s="170"/>
-[...49 lines deleted...]
-      <c r="A144" s="27" t="s">
+      <c r="C144" s="106"/>
+      <c r="D144" s="106"/>
+      <c r="E144" s="106"/>
+      <c r="F144" s="106"/>
+      <c r="G144" s="106"/>
+      <c r="H144" s="106"/>
+      <c r="I144" s="106"/>
+      <c r="J144" s="106"/>
+      <c r="K144" s="106"/>
+      <c r="L144" s="106"/>
+      <c r="M144" s="106"/>
+      <c r="N144" s="106"/>
+      <c r="O144" s="106"/>
+      <c r="P144" s="106"/>
+      <c r="Q144" s="106"/>
+      <c r="R144" s="106"/>
+      <c r="S144" s="106"/>
+      <c r="T144" s="106"/>
+      <c r="U144" s="106"/>
+      <c r="V144" s="106"/>
+      <c r="W144" s="106"/>
+      <c r="X144" s="106"/>
+    </row>
+    <row r="145" spans="1:24" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A145" s="71"/>
+      <c r="B145" s="106"/>
+      <c r="C145" s="106"/>
+      <c r="D145" s="106"/>
+      <c r="E145" s="106"/>
+      <c r="F145" s="106"/>
+      <c r="G145" s="106"/>
+      <c r="H145" s="106"/>
+      <c r="I145" s="106"/>
+      <c r="J145" s="106"/>
+      <c r="K145" s="106"/>
+      <c r="L145" s="106"/>
+      <c r="M145" s="106"/>
+      <c r="N145" s="106"/>
+      <c r="O145" s="106"/>
+      <c r="P145" s="106"/>
+      <c r="Q145" s="106"/>
+      <c r="R145" s="106"/>
+      <c r="S145" s="106"/>
+      <c r="T145" s="106"/>
+      <c r="U145" s="106"/>
+      <c r="V145" s="106"/>
+      <c r="W145" s="106"/>
+      <c r="X145" s="106"/>
+    </row>
+    <row r="146" spans="1:24" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="27" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="145" spans="1:24" s="21" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2"/>
-[...52 lines deleted...]
-    </row>
+    <row r="147" spans="1:24" s="21" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="1"/>
-      <c r="B148" s="147" t="s">
-[...48 lines deleted...]
-      <c r="X149" s="156"/>
+      <c r="B148" s="104" t="s">
+        <v>111</v>
+      </c>
+      <c r="C148" s="90"/>
+      <c r="D148" s="90"/>
+      <c r="E148" s="90"/>
+      <c r="F148" s="90"/>
+      <c r="G148" s="90"/>
+      <c r="H148" s="90"/>
+      <c r="I148" s="90"/>
+      <c r="J148" s="90"/>
+      <c r="K148" s="90"/>
+      <c r="L148" s="90"/>
+      <c r="M148" s="90"/>
+      <c r="N148" s="90"/>
+      <c r="O148" s="90"/>
+      <c r="P148" s="90"/>
+      <c r="Q148" s="90"/>
+      <c r="R148" s="90"/>
+      <c r="S148" s="90"/>
+      <c r="T148" s="90"/>
+      <c r="U148" s="90"/>
+      <c r="V148" s="90"/>
+      <c r="W148" s="90"/>
+      <c r="X148" s="90"/>
+    </row>
+    <row r="149" spans="1:24" s="21" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B149" s="90"/>
+      <c r="C149" s="90"/>
+      <c r="D149" s="90"/>
+      <c r="E149" s="90"/>
+      <c r="F149" s="90"/>
+      <c r="G149" s="90"/>
+      <c r="H149" s="90"/>
+      <c r="I149" s="90"/>
+      <c r="J149" s="90"/>
+      <c r="K149" s="90"/>
+      <c r="L149" s="90"/>
+      <c r="M149" s="90"/>
+      <c r="N149" s="90"/>
+      <c r="O149" s="90"/>
+      <c r="P149" s="90"/>
+      <c r="Q149" s="90"/>
+      <c r="R149" s="90"/>
+      <c r="S149" s="90"/>
+      <c r="T149" s="90"/>
+      <c r="U149" s="90"/>
+      <c r="V149" s="90"/>
+      <c r="W149" s="90"/>
+      <c r="X149" s="90"/>
     </row>
     <row r="150" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="1"/>
-      <c r="B150" s="147" t="s">
+      <c r="B150" s="104" t="s">
+        <v>112</v>
+      </c>
+      <c r="C150" s="90"/>
+      <c r="D150" s="90"/>
+      <c r="E150" s="90"/>
+      <c r="F150" s="90"/>
+      <c r="G150" s="90"/>
+      <c r="H150" s="90"/>
+      <c r="I150" s="90"/>
+      <c r="J150" s="90"/>
+      <c r="K150" s="90"/>
+      <c r="L150" s="90"/>
+      <c r="M150" s="90"/>
+      <c r="N150" s="90"/>
+      <c r="O150" s="90"/>
+      <c r="P150" s="90"/>
+      <c r="Q150" s="90"/>
+      <c r="R150" s="90"/>
+      <c r="S150" s="90"/>
+      <c r="T150" s="90"/>
+      <c r="U150" s="90"/>
+      <c r="V150" s="90"/>
+      <c r="W150" s="90"/>
+      <c r="X150" s="90"/>
+    </row>
+    <row r="151" spans="1:24" s="21" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B151" s="90"/>
+      <c r="C151" s="90"/>
+      <c r="D151" s="90"/>
+      <c r="E151" s="90"/>
+      <c r="F151" s="90"/>
+      <c r="G151" s="90"/>
+      <c r="H151" s="90"/>
+      <c r="I151" s="90"/>
+      <c r="J151" s="90"/>
+      <c r="K151" s="90"/>
+      <c r="L151" s="90"/>
+      <c r="M151" s="90"/>
+      <c r="N151" s="90"/>
+      <c r="O151" s="90"/>
+      <c r="P151" s="90"/>
+      <c r="Q151" s="90"/>
+      <c r="R151" s="90"/>
+      <c r="S151" s="90"/>
+      <c r="T151" s="90"/>
+      <c r="U151" s="90"/>
+      <c r="V151" s="90"/>
+      <c r="W151" s="90"/>
+      <c r="X151" s="90"/>
+    </row>
+    <row r="152" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="1"/>
+      <c r="B152" s="104" t="s">
         <v>113</v>
       </c>
-      <c r="C150" s="156"/>
-[...49 lines deleted...]
-      <c r="B152" s="155" t="s">
+      <c r="C152" s="90"/>
+      <c r="D152" s="90"/>
+      <c r="E152" s="90"/>
+      <c r="F152" s="90"/>
+      <c r="G152" s="90"/>
+      <c r="H152" s="90"/>
+      <c r="I152" s="90"/>
+      <c r="J152" s="90"/>
+      <c r="K152" s="90"/>
+      <c r="L152" s="90"/>
+      <c r="M152" s="90"/>
+      <c r="N152" s="90"/>
+      <c r="O152" s="90"/>
+      <c r="P152" s="90"/>
+      <c r="Q152" s="90"/>
+      <c r="R152" s="90"/>
+      <c r="S152" s="90"/>
+      <c r="T152" s="90"/>
+      <c r="U152" s="90"/>
+      <c r="V152" s="90"/>
+      <c r="W152" s="90"/>
+      <c r="X152" s="90"/>
+    </row>
+    <row r="153" spans="1:24" s="21" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B153" s="90"/>
+      <c r="C153" s="90"/>
+      <c r="D153" s="90"/>
+      <c r="E153" s="90"/>
+      <c r="F153" s="90"/>
+      <c r="G153" s="90"/>
+      <c r="H153" s="90"/>
+      <c r="I153" s="90"/>
+      <c r="J153" s="90"/>
+      <c r="K153" s="90"/>
+      <c r="L153" s="90"/>
+      <c r="M153" s="90"/>
+      <c r="N153" s="90"/>
+      <c r="O153" s="90"/>
+      <c r="P153" s="90"/>
+      <c r="Q153" s="90"/>
+      <c r="R153" s="90"/>
+      <c r="S153" s="90"/>
+      <c r="T153" s="90"/>
+      <c r="U153" s="90"/>
+      <c r="V153" s="90"/>
+      <c r="W153" s="90"/>
+      <c r="X153" s="90"/>
+    </row>
+    <row r="154" spans="1:24" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="1"/>
+      <c r="B154" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="C152" s="156"/>
-[...24 lines deleted...]
-      <c r="A154" s="27" t="s">
+      <c r="C154" s="90"/>
+      <c r="D154" s="90"/>
+      <c r="E154" s="90"/>
+      <c r="F154" s="90"/>
+      <c r="G154" s="90"/>
+      <c r="H154" s="90"/>
+      <c r="I154" s="90"/>
+      <c r="J154" s="90"/>
+      <c r="K154" s="90"/>
+      <c r="L154" s="90"/>
+      <c r="M154" s="90"/>
+      <c r="N154" s="90"/>
+      <c r="O154" s="90"/>
+      <c r="P154" s="90"/>
+      <c r="Q154" s="90"/>
+      <c r="R154" s="90"/>
+      <c r="S154" s="90"/>
+      <c r="T154" s="90"/>
+      <c r="U154" s="90"/>
+      <c r="V154" s="90"/>
+      <c r="W154" s="90"/>
+      <c r="X154" s="90"/>
+    </row>
+    <row r="155" spans="1:24" s="21" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" spans="1:24" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="27" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="155" spans="1:24" s="21" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="B156" s="147" t="s">
+    <row r="157" spans="1:24" s="21" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="4"/>
+      <c r="B158" s="104" t="s">
         <v>114</v>
       </c>
-      <c r="C156" s="148"/>
-[...75 lines deleted...]
-      <c r="B159" s="155" t="s">
+      <c r="C158" s="108"/>
+      <c r="D158" s="108"/>
+      <c r="E158" s="108"/>
+      <c r="F158" s="108"/>
+      <c r="G158" s="108"/>
+      <c r="H158" s="108"/>
+      <c r="I158" s="108"/>
+      <c r="J158" s="108"/>
+      <c r="K158" s="108"/>
+      <c r="L158" s="108"/>
+      <c r="M158" s="108"/>
+      <c r="N158" s="108"/>
+      <c r="O158" s="108"/>
+      <c r="P158" s="108"/>
+      <c r="Q158" s="108"/>
+      <c r="R158" s="108"/>
+      <c r="S158" s="108"/>
+      <c r="T158" s="108"/>
+      <c r="U158" s="108"/>
+      <c r="V158" s="108"/>
+      <c r="W158" s="108"/>
+      <c r="X158" s="108"/>
+    </row>
+    <row r="159" spans="1:24" s="21" customFormat="1" ht="2.4500000000000002" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="71"/>
+      <c r="B159" s="104"/>
+      <c r="C159" s="108"/>
+      <c r="D159" s="108"/>
+      <c r="E159" s="108"/>
+      <c r="F159" s="108"/>
+      <c r="G159" s="108"/>
+      <c r="H159" s="108"/>
+      <c r="I159" s="108"/>
+      <c r="J159" s="108"/>
+      <c r="K159" s="108"/>
+      <c r="L159" s="108"/>
+      <c r="M159" s="108"/>
+      <c r="N159" s="108"/>
+      <c r="O159" s="108"/>
+      <c r="P159" s="108"/>
+      <c r="Q159" s="108"/>
+      <c r="R159" s="108"/>
+      <c r="S159" s="108"/>
+      <c r="T159" s="108"/>
+      <c r="U159" s="108"/>
+      <c r="V159" s="108"/>
+      <c r="W159" s="108"/>
+      <c r="X159" s="108"/>
+    </row>
+    <row r="160" spans="1:24" s="21" customFormat="1" ht="8.1" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B160" s="108"/>
+      <c r="C160" s="108"/>
+      <c r="D160" s="108"/>
+      <c r="E160" s="108"/>
+      <c r="F160" s="108"/>
+      <c r="G160" s="108"/>
+      <c r="H160" s="108"/>
+      <c r="I160" s="108"/>
+      <c r="J160" s="108"/>
+      <c r="K160" s="108"/>
+      <c r="L160" s="108"/>
+      <c r="M160" s="108"/>
+      <c r="N160" s="108"/>
+      <c r="O160" s="108"/>
+      <c r="P160" s="108"/>
+      <c r="Q160" s="108"/>
+      <c r="R160" s="108"/>
+      <c r="S160" s="108"/>
+      <c r="T160" s="108"/>
+      <c r="U160" s="108"/>
+      <c r="V160" s="108"/>
+      <c r="W160" s="108"/>
+      <c r="X160" s="108"/>
+    </row>
+    <row r="161" spans="1:24" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="1"/>
+      <c r="B161" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="C159" s="156"/>
-[...49 lines deleted...]
-      <c r="A161" s="73" t="s">
+      <c r="C161" s="90"/>
+      <c r="D161" s="90"/>
+      <c r="E161" s="90"/>
+      <c r="F161" s="90"/>
+      <c r="G161" s="90"/>
+      <c r="H161" s="90"/>
+      <c r="I161" s="90"/>
+      <c r="J161" s="90"/>
+      <c r="K161" s="90"/>
+      <c r="L161" s="90"/>
+      <c r="M161" s="90"/>
+      <c r="N161" s="90"/>
+      <c r="O161" s="90"/>
+      <c r="P161" s="90"/>
+      <c r="Q161" s="90"/>
+      <c r="R161" s="90"/>
+      <c r="S161" s="90"/>
+      <c r="T161" s="90"/>
+      <c r="U161" s="90"/>
+      <c r="V161" s="90"/>
+      <c r="W161" s="90"/>
+      <c r="X161" s="90"/>
+    </row>
+    <row r="162" spans="1:24" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="28"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="28"/>
+      <c r="D162" s="28"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="28"/>
+      <c r="G162" s="28"/>
+      <c r="H162" s="28"/>
+      <c r="I162" s="28"/>
+      <c r="J162" s="28"/>
+      <c r="K162" s="28"/>
+      <c r="L162" s="28"/>
+      <c r="M162" s="28"/>
+      <c r="N162" s="28"/>
+      <c r="O162" s="28"/>
+      <c r="P162" s="28"/>
+      <c r="Q162" s="28"/>
+      <c r="R162" s="28"/>
+      <c r="S162" s="28"/>
+      <c r="T162" s="28"/>
+      <c r="U162" s="28"/>
+      <c r="V162" s="28"/>
+      <c r="W162" s="28"/>
+      <c r="X162" s="33"/>
+    </row>
+    <row r="163" spans="1:24" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="73" t="s">
         <v>83</v>
       </c>
-      <c r="B161" s="168"/>
-[...11 lines deleted...]
-      <c r="N161" s="42" t="s">
+      <c r="B163" s="103"/>
+      <c r="C163" s="103"/>
+      <c r="D163" s="103"/>
+      <c r="E163" s="103"/>
+      <c r="F163" s="103"/>
+      <c r="G163" s="103"/>
+      <c r="H163" s="103"/>
+      <c r="I163" s="103"/>
+      <c r="J163" s="103"/>
+      <c r="K163" s="103"/>
+      <c r="L163" s="103"/>
+      <c r="M163" s="74"/>
+      <c r="N163" s="42" t="s">
         <v>84</v>
       </c>
-      <c r="O161" s="167"/>
-[...12 lines deleted...]
-      <c r="A163" s="152" t="s">
+      <c r="O163" s="102"/>
+      <c r="P163" s="102"/>
+      <c r="Q163" s="102"/>
+      <c r="R163" s="102"/>
+      <c r="S163" s="102"/>
+      <c r="T163" s="66"/>
+      <c r="U163" s="66"/>
+      <c r="V163" s="66"/>
+      <c r="W163" s="66"/>
+      <c r="X163" s="33"/>
+    </row>
+    <row r="164" spans="1:24" s="21" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="109" t="s">
         <v>109</v>
       </c>
-      <c r="B163" s="153"/>
-[...7 lines deleted...]
-      <c r="J163" s="149" t="s">
+      <c r="B165" s="110"/>
+      <c r="C165" s="110"/>
+      <c r="D165" s="110"/>
+      <c r="E165" s="110"/>
+      <c r="F165" s="110"/>
+      <c r="G165" s="110"/>
+      <c r="H165" s="110"/>
+      <c r="I165" s="111"/>
+      <c r="J165" s="99" t="s">
         <v>110</v>
       </c>
-      <c r="K163" s="150"/>
-[...6 lines deleted...]
-      <c r="R163" s="149" t="s">
+      <c r="K165" s="100"/>
+      <c r="L165" s="100"/>
+      <c r="M165" s="100"/>
+      <c r="N165" s="100"/>
+      <c r="O165" s="100"/>
+      <c r="P165" s="100"/>
+      <c r="Q165" s="101"/>
+      <c r="R165" s="99" t="s">
         <v>104</v>
       </c>
-      <c r="S163" s="150"/>
-[...56 lines deleted...]
-      <c r="X165" s="162"/>
+      <c r="S165" s="100"/>
+      <c r="T165" s="100"/>
+      <c r="U165" s="100"/>
+      <c r="V165" s="100"/>
+      <c r="W165" s="100"/>
+      <c r="X165" s="101"/>
     </row>
     <row r="166" spans="1:24" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A166" s="98"/>
-[...22 lines deleted...]
-      <c r="X166" s="165"/>
+      <c r="A166" s="107"/>
+      <c r="B166" s="92"/>
+      <c r="C166" s="92"/>
+      <c r="D166" s="92"/>
+      <c r="E166" s="92"/>
+      <c r="F166" s="92"/>
+      <c r="G166" s="92"/>
+      <c r="H166" s="92"/>
+      <c r="I166" s="93"/>
+      <c r="J166" s="112"/>
+      <c r="K166" s="113"/>
+      <c r="L166" s="113"/>
+      <c r="M166" s="113"/>
+      <c r="N166" s="113"/>
+      <c r="O166" s="113"/>
+      <c r="P166" s="113"/>
+      <c r="Q166" s="114"/>
+      <c r="R166" s="115"/>
+      <c r="S166" s="116"/>
+      <c r="T166" s="116"/>
+      <c r="U166" s="116"/>
+      <c r="V166" s="116"/>
+      <c r="W166" s="116"/>
+      <c r="X166" s="117"/>
+    </row>
+    <row r="167" spans="1:24" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="107"/>
+      <c r="B167" s="92"/>
+      <c r="C167" s="92"/>
+      <c r="D167" s="92"/>
+      <c r="E167" s="92"/>
+      <c r="F167" s="92"/>
+      <c r="G167" s="92"/>
+      <c r="H167" s="92"/>
+      <c r="I167" s="93"/>
+      <c r="J167" s="112"/>
+      <c r="K167" s="113"/>
+      <c r="L167" s="113"/>
+      <c r="M167" s="113"/>
+      <c r="N167" s="113"/>
+      <c r="O167" s="113"/>
+      <c r="P167" s="113"/>
+      <c r="Q167" s="114"/>
+      <c r="R167" s="118"/>
+      <c r="S167" s="119"/>
+      <c r="T167" s="119"/>
+      <c r="U167" s="119"/>
+      <c r="V167" s="119"/>
+      <c r="W167" s="119"/>
+      <c r="X167" s="120"/>
+    </row>
+    <row r="168" spans="1:24" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="125"/>
+      <c r="B168" s="125"/>
+      <c r="C168" s="125"/>
+      <c r="D168" s="125"/>
+      <c r="E168" s="125"/>
+      <c r="F168" s="125"/>
+      <c r="G168" s="125"/>
+      <c r="H168" s="125"/>
+      <c r="I168" s="125"/>
+      <c r="J168" s="124"/>
+      <c r="K168" s="124"/>
+      <c r="L168" s="124"/>
+      <c r="M168" s="124"/>
+      <c r="N168" s="124"/>
+      <c r="O168" s="124"/>
+      <c r="P168" s="124"/>
+      <c r="Q168" s="124"/>
+      <c r="R168" s="121"/>
+      <c r="S168" s="122"/>
+      <c r="T168" s="122"/>
+      <c r="U168" s="122"/>
+      <c r="V168" s="122"/>
+      <c r="W168" s="122"/>
+      <c r="X168" s="123"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6BUClGPRDaiYZDqMKp4Mr7jmpuNfoh199QTpiqin9IK0IKdVMT6arD7lQPWi/pyXiTc09e2l1OsqMXypZhcLYQ==" saltValue="Rm+WZ+YG78o9dFN0Xtb7ug==" spinCount="100000" sheet="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="B6awNhS81CGxzeZZD+9nYi37SyNXb2l6UK8d3r7sPJuv0HmEdFhFW8q52LtpESuQvOyBxqfw7alzx4HmZATeAA==" saltValue="YhVp8NKU1ECDIAXw+aRZDQ==" spinCount="100000" sheet="1" formatRows="0"/>
   <mergeCells count="123">
-    <mergeCell ref="C74:X74"/>
-[...97 lines deleted...]
-    <mergeCell ref="C28:R28"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A34:X34"/>
     <mergeCell ref="A46:X46"/>
     <mergeCell ref="A49:X49"/>
     <mergeCell ref="T33:X33"/>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C18:J18"/>
     <mergeCell ref="Q22:R22"/>
     <mergeCell ref="R4:W4"/>
     <mergeCell ref="M5:P5"/>
     <mergeCell ref="S14:X14"/>
     <mergeCell ref="R5:X5"/>
     <mergeCell ref="M4:P4"/>
     <mergeCell ref="S10:X10"/>
     <mergeCell ref="S18:X18"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="F4:K4"/>
     <mergeCell ref="F5:K5"/>
     <mergeCell ref="S9:X9"/>
+    <mergeCell ref="C22:J22"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="K22:P22"/>
+    <mergeCell ref="N10:R10"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="K14:P14"/>
+    <mergeCell ref="C14:J14"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="J166:Q166"/>
+    <mergeCell ref="K18:P18"/>
+    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="B69:X69"/>
+    <mergeCell ref="B63:X63"/>
+    <mergeCell ref="B99:X99"/>
+    <mergeCell ref="B94:X94"/>
+    <mergeCell ref="P87:S87"/>
+    <mergeCell ref="B65:X65"/>
+    <mergeCell ref="C75:X75"/>
+    <mergeCell ref="B36:R36"/>
+    <mergeCell ref="C72:X72"/>
+    <mergeCell ref="J53:M53"/>
+    <mergeCell ref="B66:X66"/>
+    <mergeCell ref="C28:R28"/>
+    <mergeCell ref="C27:N27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="S22:X22"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="B93:X93"/>
+    <mergeCell ref="U85:X85"/>
+    <mergeCell ref="B41:X41"/>
+    <mergeCell ref="F24:X24"/>
+    <mergeCell ref="C30:N30"/>
+    <mergeCell ref="Q30:X30"/>
+    <mergeCell ref="C31:R31"/>
+    <mergeCell ref="U83:X83"/>
+    <mergeCell ref="T31:X31"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="Q27:X27"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="T28:X28"/>
+    <mergeCell ref="B57:X57"/>
+    <mergeCell ref="C43:J43"/>
+    <mergeCell ref="K43:P43"/>
+    <mergeCell ref="Q43:R43"/>
+    <mergeCell ref="S43:X43"/>
+    <mergeCell ref="B60:X60"/>
+    <mergeCell ref="A167:I167"/>
+    <mergeCell ref="B158:X160"/>
+    <mergeCell ref="J165:Q165"/>
+    <mergeCell ref="A166:I166"/>
+    <mergeCell ref="A165:I165"/>
+    <mergeCell ref="B161:X161"/>
+    <mergeCell ref="J167:Q167"/>
+    <mergeCell ref="R166:X168"/>
+    <mergeCell ref="J168:Q168"/>
+    <mergeCell ref="A168:I168"/>
+    <mergeCell ref="J51:M51"/>
+    <mergeCell ref="R165:X165"/>
+    <mergeCell ref="O163:S163"/>
+    <mergeCell ref="B163:L163"/>
+    <mergeCell ref="B148:X149"/>
+    <mergeCell ref="B136:X136"/>
+    <mergeCell ref="B144:X145"/>
+    <mergeCell ref="B139:X140"/>
+    <mergeCell ref="B152:X153"/>
+    <mergeCell ref="B141:X142"/>
+    <mergeCell ref="B150:X151"/>
+    <mergeCell ref="B154:X154"/>
+    <mergeCell ref="B117:X117"/>
+    <mergeCell ref="C73:X73"/>
+    <mergeCell ref="B121:X122"/>
+    <mergeCell ref="B123:X124"/>
+    <mergeCell ref="B125:X126"/>
+    <mergeCell ref="B132:X133"/>
+    <mergeCell ref="B134:X135"/>
+    <mergeCell ref="B67:X67"/>
+    <mergeCell ref="B68:X68"/>
+    <mergeCell ref="C74:X74"/>
+    <mergeCell ref="B71:X71"/>
+    <mergeCell ref="B70:X70"/>
+    <mergeCell ref="B130:X130"/>
+    <mergeCell ref="P85:S85"/>
+    <mergeCell ref="B119:X119"/>
+    <mergeCell ref="B91:X91"/>
+    <mergeCell ref="U87:X87"/>
+    <mergeCell ref="B108:X108"/>
+    <mergeCell ref="B109:X109"/>
+    <mergeCell ref="B110:X110"/>
+    <mergeCell ref="B128:X128"/>
+    <mergeCell ref="B76:X76"/>
+    <mergeCell ref="B112:X112"/>
+    <mergeCell ref="B113:X113"/>
+    <mergeCell ref="B107:X107"/>
+    <mergeCell ref="B92:X92"/>
+    <mergeCell ref="B96:X96"/>
+    <mergeCell ref="P83:S83"/>
+    <mergeCell ref="B95:X95"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A34:X34" xr:uid="{8DE13F21-AB42-41DB-9C87-120AB87AFB0E}">
       <formula1>naceKL</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A49:X49" xr:uid="{AA74DE95-D04F-4052-BAFC-505113D175CD}">
       <formula1>naceP</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="1.0629921259842521" bottom="0.9055118110236221" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;G
 &amp;7verze šablony 5.5&amp;C&amp;"Arial,Obyčejné"&amp;8&amp;P.</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="44" max="23" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
@@ -21240,123 +21468,123 @@
                   <from>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>62</xdr:row>
                     <xdr:rowOff>314325</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1119" r:id="rId19" name="Check Box 95">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>161925</xdr:colOff>
-                    <xdr:row>93</xdr:row>
+                    <xdr:row>95</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
-                    <xdr:row>95</xdr:row>
+                    <xdr:row>97</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1120" r:id="rId20" name="Check Box 96">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
-                    <xdr:row>93</xdr:row>
+                    <xdr:row>95</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
-                    <xdr:row>95</xdr:row>
+                    <xdr:row>97</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1123" r:id="rId21" name="Check Box 99">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>161925</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>123825</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
-                    <xdr:row>98</xdr:row>
+                    <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1124" r:id="rId22" name="Check Box 100">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>123825</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>123825</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
-                    <xdr:row>98</xdr:row>
+                    <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1144" r:id="rId23" name="Check Box 120">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
@@ -21380,50 +21608,94 @@
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1146" r:id="rId25" name="Check Box 122">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>209550</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1149" r:id="rId26" name="Check Box 125">
+              <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:row>87</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1150" r:id="rId27" name="Check Box 126">
+              <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>87</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3288F262-363E-4BBF-92AF-6C323E788CDC}">
   <dimension ref="B1:Q1767"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>